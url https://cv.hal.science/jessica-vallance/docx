--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -94,5722 +94,5898 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5581-4453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">143291556</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">195177643</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Impacts of Drought and Esca Expression on Ascomycota Fungi in the Trunks and Young Organs of Mature Grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105779⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-07-25-0048-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186169v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine pruning strategy affects trunk disease symptoms, wood pathobiome and mycobiome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jadran F Garcia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/phyto-14778⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.105779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618300v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and combined effects of Pythium oligandrum Po37 and a consortium of three rhizobacterial strains on Sclerotinia stem rot severity and tomato growth promotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grapevine pruning strategy affects trunk disease symptoms, wood pathobiome and mycobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Deyett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadran F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42161-022-01241-9⟩</w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (1), pp.91 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/phyto-14778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107574v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Temporal Dynamics of the Fungal Microbiome in Rootstocks, the Lesser-Known Half of the Grapevine Crop</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single and combined effects of Pythium oligandrum Po37 and a consortium of three rhizobacterial strains on Sclerotinia stem rot severity and tomato growth promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Julia Carbone</w:t>
+                <w:t xml:space="preserve">Nada Ouhaibi Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Bujanda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42161-022-01241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695647v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria associated with wood tissues of Esca‐diseased grapevines: functional diversity and synergy with Fomitiporia mediterranea to degrade wood components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Temporal Dynamics of the Fungal Microbiome in Rootstocks, the Lesser-Known Half of the Grapevine Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
+                <w:t xml:space="preserve">David Gramaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Antonielli</w:t>
+                <w:t xml:space="preserve">Aleš Eichmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Spetik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Julia Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Bujanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318433v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bacteria associated with wood tissues of Esca‐diseased grapevines: functional diversity and synergy with Fomitiporia mediterranea to degrade wood components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Antonielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining potential oomycete and bacterial biocontrol agents as a tool to fight tomato Rhizoctonia root rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in grapevine wood microbiota are associated with the onset of esca, a devastating trunk disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15180⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945110v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Major changes in grapevine wood microbiota are associated with the onset of esca, a devastating trunk disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627344v1</w:t>
+                <w:t xml:space="preserve">hal-02945110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, identification and in vitro characterization of grapevine rhizobacteria to control ochratoxigenic Aspergillus spp. on grapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruez</w:t>
+                <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatef Rezgui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Melki</w:t>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.23 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.10.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02628319v1</w:t>
+                <w:t xml:space="preserve">hal-02627344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological impacts of Esca, a devastating grapevine trunk disease, on Vitis vinifera L.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Isolation, identification and in vitro characterization of grapevine rhizobacteria to control ochratoxigenic Aspergillus spp. on grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222586⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624230v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecophysiological impacts of Esca, a devastating grapevine trunk disease, on Vitis vinifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620295v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dridi</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450374v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">A. Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621093v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement supérieur agricole bordelais fortement impliqué dans la transition agro-écologique à travers les actions menées sur son domaine viticole Luchey-Halde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539157v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel drives bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’enseignement supérieur agricole bordelais fortement impliqué dans la transition agro-écologique à travers les actions menées sur son domaine viticole Luchey-Halde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477813v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tomato-associated rhizobacteria recovered from various tomato-growing sites in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+                <w:t xml:space="preserve">Nickel drives bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635168v1</w:t>
+                <w:t xml:space="preserve">hal-02477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characterization of tomato-associated rhizobacteria recovered from various tomato-growing sites in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (2), 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (5), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633871v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative efficacy of three tomato-associated rhizobacteria used singly or in combination in suppressing rhizoctonia root rot and enhancing tomato growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/1948-5948.1000272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of rhizoctonia root rot in tomato and enhancement of plant growth using rhizobacteria naturally associated to tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000356⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635043v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic bacteria with antagonistic traits inhabit the wood tissues of grapevines from Tunisian vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.R. Hajlaoui</w:t>
+                <w:t xml:space="preserve">Biocontrol of rhizoctonia root rot in tomato and enhancement of plant growth using rhizobacteria naturally associated to tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636781v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of tomato-associated rhizobacteria applied singly or as three-strain consortium for biosuppression of Sclerotinia stem rot in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rey</w:t>
+                <w:t xml:space="preserve">Endophytic bacteria with antagonistic traits inhabit the wood tissues of grapevines from Tunisian vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000302⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633619v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of tomato-associated rhizobacteria applied singly or as three-strain consortium for biosuppression of Sclerotinia stem rot in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638445v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction of nickel and rhizosphere microbial communities under mono- or multispecies hyperaccumulator plant cover in a serpentine soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (1-2), pp.92-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/BT14249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
+                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam T. Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557862v1</w:t>
+                <w:t xml:space="preserve">hal-02638445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulherm Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mokthar Dridi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630499v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e95928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486410v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632045v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Ghnaya Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokthar Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.977-987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02639545v1</w:t>
+                <w:t xml:space="preserve">hal-02630499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of plant pathogens: Advantages and limitations seen through the case study of Pythium oligandrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1807-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557863v1</w:t>
+                <w:t xml:space="preserve">hal-01557862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Biological control of plant pathogens: Advantages and limitations seen through the case study of Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4847-4860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644546v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythium oligandrum: an example of opportunistic success</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Grizard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.061457-0⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649433v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood necrosis in esca-affected vines: types, relationships and possible links with foliar symptom expression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Pythium oligandrum: an example of opportunistic success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.2679-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.061457-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649993v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pythium oligandrum on the bacterial communities that colonize the nutrient solutions and the rhizosphere of tomato plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Wood necrosis in esca-affected vines: types, relationships and possible links with foliar symptom expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevile Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652801v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of endophytic microflora colonizing wood tissues of healthy and Esca-diseased vines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Influence of Pythium oligandrum on the bacterial communities that colonize the nutrient solutions and the rhizosphere of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (9), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W2012-092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645506v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biocontrol strains of Pythium oligandrum and control of an Esca pathogenic fungus attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Characterization of endophytic microflora colonizing wood tissues of healthy and Esca-diseased vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21-S22</w:t>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650582v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the oomycete Pythium oligandrum with two other antagonistic fungi: Root relationships and tomato grey mold biocontrol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of biocontrol strains of Pythium oligandrum and control of an Esca pathogenic fungus attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21-S22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00555155v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol management in soilless culture: Impact of the antagonist Pythium oligandrum on native fungal populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combining the oomycete Pythium oligandrum with two other antagonistic fungi: Root relationships and tomato grey mold biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555159v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pythium oligandrum biocontrol on fungal and oomycete population dynamics in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biocontrol management in soilless culture: Impact of the antagonist Pythium oligandrum on native fungal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.189-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555082v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Pythium oligandrum biocontrol on fungal and oomycete population dynamics in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. André Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4790-4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02643-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655545v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161-S162</w:t>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655574v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161-S162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere persistence of three Pythium oligandrum strains in tomato soilless culture assessed by DNA macroarrayand real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Tambong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (2), pp.317-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5819,3591 +5995,3591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosolutions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329621v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Biosolutions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes (CIRAD 3P)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, St-Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle de Neofusicoccum parvum, un agent pathogène impliqué dans les maladies du bois de la vigne, par deux bactéries isolées de cépages français et tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Hajlaouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies du bois en Tunisie : communautés fongiques et utilisation d'huiles essentielles comme moyen de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mastouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle d'une maladie du bois de la vigne, l'esca à l'aide de bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Hajlaouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence internationale sur les méthodes alternatives de protection des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QIIME Overview</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the pathogenic and beneficial microorganisms that naturally colonize the healthy wood tissues of Esca foliar-symptomatic and asymptomatic vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602085v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the pathogenic and beneficial microorganisms that naturally colonize the healthy wood tissues of Esca foliar-symptomatic and asymptomatic vines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QIIME Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741202v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747556v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a fungus involved in grapevine trunk disease (Esca) by using the oomycete, Pythium oligandrum : analysis of the induced resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809242v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and dynamics of the oomycete and fungal communities colonizing the rhizosphere and the effluents of hydroponic tomato plants after the introduction of the biocontrol agent Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Biological control of fungal and bacterial plant pathogens” - Meeting at Graz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Jun 2010, Graz, Austria. 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Pythium spp. root colonization in tomato soilless culture through chlorination of water storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Quillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Technology for Greenhouse Systems : GreenSys2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characterization of fungal and bacterial communities colonizing the wood tissues of healthy and Esca-diseased vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop on wood-canker diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California. Davis, USA., Oct 2011, Oakville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808162v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against a vine trunk attack by Phaeomoniella chlamydospora is concomitant with root colonization by the oomycete Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Multitrophic Interactions in Soil”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOBC, International Organisation for Biological Control of noxious animals and plants. CHE., Apr 2011, Córdoba, Spain. 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fungal and bacterial communities colonizing the wood tissues of healthy and Esca-diseased vines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on wood-canker diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California. Davis, USA., Oct 2011, Oakville, United States</w:t>
+              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802527v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol management in soilless culture: impact of the antagonist Phytium oligandrum on native populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Control of Plant Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Sep 2008, Interlaken, Switzerland. 390 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9413,1425 +9589,1425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel drives the bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Mineral Processing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Québec, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la microflore endophyte colonisant le bois de ceps ayant exprimés ou non les symptômes foliaires d'une maladie du bois de la vigne l'Esca.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere associated bacteria on the efficiency of nickel extraction from soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190542v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere associated bacteria on the efficiency of nickel extraction from soil.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la microflore endophyte colonisant le bois de ceps ayant exprimés ou non les symptômes foliaires d'une maladie du bois de la vigne l'Esca.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744511v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817751v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817755v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic and beneficial microorganisms in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-94-007-0394-0 (online) 978-94-007-0393-3 (print). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10841,151 +11017,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faivre D’arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10995,114 +11171,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par utilisation de l’oomycète Pythium oligandrum : colonisation de la rhizosphère et influence sur la dynamique des populations microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bretagne Occidentale, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11170,51 +11346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F48A96"/>
+    <w:nsid w:val="E66E9397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11401,51 +11577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143291556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195177643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-07-25-0048-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>