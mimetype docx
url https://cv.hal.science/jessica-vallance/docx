--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -345,5647 +345,5781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
+                <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lopez</w:t>
+                <w:t xml:space="preserve">Aarti D Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.105779. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186169v1</w:t>
+                <w:t xml:space="preserve">hal-05593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine pruning strategy affects trunk disease symptoms, wood pathobiome and mycobiome</w:t>
+                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Meza</w:t>
+                <w:t xml:space="preserve">Séverine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Deyett</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gendre</w:t>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadran F Garcia</w:t>
+                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (1), pp.91 - 102. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.105779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/phyto-14778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618300v1</w:t>
+                <w:t xml:space="preserve">hal-05186169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and combined effects of Pythium oligandrum Po37 and a consortium of three rhizobacterial strains on Sclerotinia stem rot severity and tomato growth promotion</w:t>
+                <w:t xml:space="preserve">Grapevine pruning strategy affects trunk disease symptoms, wood pathobiome and mycobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ouhaibi Ben Abdeljalil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Leticia Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Deyett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+                <w:t xml:space="preserve">Lucille Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jadran F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 105 (1), pp.157-171. </w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (1), pp.91 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42161-022-01241-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/phyto-14778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107574v1</w:t>
+                <w:t xml:space="preserve">hal-04618300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Temporal Dynamics of the Fungal Microbiome in Rootstocks, the Lesser-Known Half of the Grapevine Crop</w:t>
+                <w:t xml:space="preserve">Single and combined effects of Pythium oligandrum Po37 and a consortium of three rhizobacterial strains on Sclerotinia stem rot severity and tomato growth promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gramaje</w:t>
+                <w:t xml:space="preserve">Nada Ouhaibi Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Eichmeier</w:t>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Spetik</w:t>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Julia Carbone</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42161-022-01241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695647v1</w:t>
+                <w:t xml:space="preserve">hal-04107574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria associated with wood tissues of Esca‐diseased grapevines: functional diversity and synergy with Fomitiporia mediterranea to degrade wood components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Temporal Dynamics of the Fungal Microbiome in Rootstocks, the Lesser-Known Half of the Grapevine Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gramaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Haidar</w:t>
+                <w:t xml:space="preserve">Aleš Eichmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Yacoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Milan Spetik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
+                <w:t xml:space="preserve">María Julia Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Antonielli</w:t>
+                <w:t xml:space="preserve">Rebeca Bujanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318433v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining potential oomycete and bacterial biocontrol agents as a tool to fight tomato Rhizoctonia root rot</w:t>
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104521⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184032v1</w:t>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combining potential oomycete and bacterial biocontrol agents as a tool to fight tomato Rhizoctonia root rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major changes in grapevine wood microbiota are associated with the onset of esca, a devastating trunk disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacteria associated with wood tissues of Esca‐diseased grapevines: functional diversity and synergy with Fomitiporia mediterranea to degrade wood components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Laval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Antonielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15180⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945110v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Major changes in grapevine wood microbiota are associated with the onset of esca, a devastating trunk disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Laval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Fauchery</w:t>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627344v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, identification and in vitro characterization of grapevine rhizobacteria to control ochratoxigenic Aspergillus spp. on grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.201-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological impacts of Esca, a devastating grapevine trunk disease, on Vitis vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0222586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruez</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.23 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621093v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vallance</w:t>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bruez</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dridi</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450374v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daciana Papura</w:t>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620295v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement supérieur agricole bordelais fortement impliqué dans la transition agro-écologique à travers les actions menées sur son domaine viticole Luchey-Halde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539157v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel drives bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’enseignement supérieur agricole bordelais fortement impliqué dans la transition agro-écologique à travers les actions menées sur son domaine viticole Luchey-Halde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477813v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tomato-associated rhizobacteria recovered from various tomato-growing sites in Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+                <w:t xml:space="preserve">Nickel drives bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000351⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635168v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635469v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacy of three tomato-associated rhizobacteria used singly or in combination in suppressing rhizoctonia root rot and enhancing tomato growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000272⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633867v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comparative efficacy of three tomato-associated rhizobacteria used singly or in combination in suppressing rhizoctonia root rot and enhancing tomato growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633871v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of rhizoctonia root rot in tomato and enhancement of plant growth using rhizobacteria naturally associated to tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (6), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2157-7471.1000356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic bacteria with antagonistic traits inhabit the wood tissues of grapevines from Tunisian vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.28-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effectiveness of tomato-associated rhizobacteria applied singly or as three-strain consortium for biosuppression of Sclerotinia stem rot in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (4), pp.312-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/1948-5948.1000302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction of nickel and rhizosphere microbial communities under mono- or multispecies hyperaccumulator plant cover in a serpentine soil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of tomato-associated rhizobacteria recovered from various tomato-growing sites in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/BT14249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273372v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoextraction of nickel and rhizosphere microbial communities under mono- or multispecies hyperaccumulator plant cover in a serpentine soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (1-2), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/BT14249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638445v1</w:t>
+                <w:t xml:space="preserve">hal-01273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam T. Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177, pp.21-28. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639545v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">A. Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632045v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulherm Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486410v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mokthar Dridi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e95928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630499v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grizard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12380⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557862v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of plant pathogens: Advantages and limitations seen through the case study of Pythium oligandrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Ghnaya Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokthar Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.977-987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557863v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Biological control of plant pathogens: Advantages and limitations seen through the case study of Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4847-4860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644546v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythium oligandrum: an example of opportunistic success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158, pp.2679-2694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.061457-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood necrosis in esca-affected vines: types, relationships and possible links with foliar symptom expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevile Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pythium oligandrum on the bacterial communities that colonize the nutrient solutions and the rhizosphere of tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (9), pp.1124-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/W2012-092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of endophytic microflora colonizing wood tissues of healthy and Esca-diseased vines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645506v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biocontrol strains of Pythium oligandrum and control of an Esca pathogenic fungus attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Characterization of endophytic microflora colonizing wood tissues of healthy and Esca-diseased vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21-S22</w:t>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650582v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the oomycete Pythium oligandrum with two other antagonistic fungi: Root relationships and tomato grey mold biocontrol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of biocontrol strains of Pythium oligandrum and control of an Esca pathogenic fungus attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.S21-S22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00555155v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol management in soilless culture: Impact of the antagonist Pythium oligandrum on native fungal populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combining the oomycete Pythium oligandrum with two other antagonistic fungi: Root relationships and tomato grey mold biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555159v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pythium oligandrum biocontrol on fungal and oomycete population dynamics in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biocontrol management in soilless culture: Impact of the antagonist Pythium oligandrum on native fungal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.189-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555082v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of Pythium oligandrum biocontrol on fungal and oomycete population dynamics in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. André Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4790-4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02643-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655545v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161-S162</w:t>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655574v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161-S162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere persistence of three Pythium oligandrum strains in tomato soilless culture assessed by DNA macroarrayand real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Tambong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (2), pp.317-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5995,3591 +6129,3591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire ASVV &amp; INNO’VIN – « Vins &amp; Environnement » #8 | Le biocontrôle est-il opérant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Biosolutions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosolutions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329621v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298248v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Assemblée générale du projet VITAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR "Cultiver et Protéger Autrement", Mar 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO (Group of international Experts for Cooperation on Vitivinicultural Systems) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pôle de Protection des Plantes (CIRAD 3P)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, St-Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle de Neofusicoccum parvum, un agent pathogène impliqué dans les maladies du bois de la vigne, par deux bactéries isolées de cépages français et tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Hajlaouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies du bois en Tunisie : communautés fongiques et utilisation d'huiles essentielles comme moyen de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mastouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle d'une maladie du bois de la vigne, l'esca à l'aide de bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Hajlaouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence internationale sur les méthodes alternatives de protection des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the pathogenic and beneficial microorganisms that naturally colonize the healthy wood tissues of Esca foliar-symptomatic and asymptomatic vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QIIME Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809242v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
+              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999906v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a fungus involved in grapevine trunk disease (Esca) by using the oomycete, Pythium oligandrum : analysis of the induced resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748245v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Control of a fungus involved in grapevine trunk disease (Esca) by using the oomycete, Pythium oligandrum : analysis of the induced resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747556v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and dynamics of the oomycete and fungal communities colonizing the rhizosphere and the effluents of hydroponic tomato plants after the introduction of the biocontrol agent Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Biological control of fungal and bacterial plant pathogens” - Meeting at Graz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Jun 2010, Graz, Austria. 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Pythium spp. root colonization in tomato soilless culture through chlorination of water storage tank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High Technology for Greenhouse Systems : GreenSys2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749733v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fungal and bacterial communities colonizing the wood tissues of healthy and Esca-diseased vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on wood-canker diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California. Davis, USA., Oct 2011, Oakville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against a vine trunk attack by Phaeomoniella chlamydospora is concomitant with root colonization by the oomycete Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Multitrophic Interactions in Soil”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOBC, International Organisation for Biological Control of noxious animals and plants. CHE., Apr 2011, Córdoba, Spain. 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Control of Pythium spp. root colonization in tomato soilless culture through chlorination of water storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Quillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on High Technology for Greenhouse Systems : GreenSys2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808162v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol management in soilless culture: impact of the antagonist Phytium oligandrum on native populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Control of Plant Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Sep 2008, Interlaken, Switzerland. 390 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9589,1112 +9723,1112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fauchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel drives the bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Mineral Processing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Québec, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere associated bacteria on the efficiency of nickel extraction from soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la microflore endophyte colonisant le bois de ceps ayant exprimés ou non les symptômes foliaires d'une maladie du bois de la vigne l'Esca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10704,310 +10838,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaniya Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services: From Biodiversity to Society, Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2016, Advances In Ecological Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic and beneficial microorganisms in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-94-007-0394-0 (online) 978-94-007-0393-3 (print). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11017,151 +11151,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faivre D’arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11171,114 +11305,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par utilisation de l’oomycète Pythium oligandrum : colonisation de la rhizosphère et influence sur la dynamique des populations microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bretagne Occidentale, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11346,51 +11480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E66E9397"/>
+    <w:nsid w:val="A15A205C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11577,51 +11711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143291556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195177643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-07-25-0048-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143291556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195177643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-07-25-0048-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>