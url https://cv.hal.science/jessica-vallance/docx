--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -211,295 +211,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Impacts of Drought and Esca Expression on Ascomycota Fungi in the Trunks and Young Organs of Mature Grapevines</w:t>
+                <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gastou</w:t>
+                <w:t xml:space="preserve">Aarti D Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory A Gambetta</w:t>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Moretti</w:t>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-07-25-0048-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558959v1</w:t>
+                <w:t xml:space="preserve">hal-05593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential applications in disease biocontrol</w:t>
+                <w:t xml:space="preserve">Differential Impacts of Drought and Esca Expression on Ascomycota Fungi in the Trunks and Young Organs of Mature Grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarti D Jaswa</w:t>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Martin</w:t>
+                <w:t xml:space="preserve">Gregory A Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
+                <w:t xml:space="preserve">Samuele Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 60 (1), </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (1), pp.57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-07-25-0048-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593559v1</w:t>
+                <w:t xml:space="preserve">hal-05558959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
               </w:r>
@@ -511,51 +511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -645,51 +645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Deyett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,51 +766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and combined effects of Pythium oligandrum Po37 and a consortium of three rhizobacterial strains on Sclerotinia stem rot severity and tomato growth promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,351 +1011,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
+                <w:t xml:space="preserve">Combining potential oomycete and bacterial biocontrol agents as a tool to fight tomato Rhizoctonia root rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Pauvert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Amira Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049733v1</w:t>
+                <w:t xml:space="preserve">hal-03184032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining potential oomycete and bacterial biocontrol agents as a tool to fight tomato Rhizoctonia root rot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso‐bergada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Yacoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184032v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria associated with wood tissues of Esca‐diseased grapevines: functional diversity and synergy with Fomitiporia mediterranea to degrade wood components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major changes in grapevine wood microbiota are associated with the onset of esca, a devastating trunk disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,51 +1566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, identification and in vitro characterization of grapevine rhizobacteria to control ochratoxigenic Aspergillus spp. on grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics matters: The accuracy of plant and soil fungal community data is highly dependent on the metabarcoding pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,502 +1961,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
+                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daciana Papura</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620295v1</w:t>
+                <w:t xml:space="preserve">hal-02621093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial shifts in nutrient solutions flowing through biofilters used in tomato soilless culture</w:t>
+                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruez</w:t>
+                <w:t xml:space="preserve">J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-1117-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621093v1</w:t>
+                <w:t xml:space="preserve">hal-02450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignent supérieur agricole bordelais an appui à la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bruez</w:t>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dridi</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450374v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement supérieur agricole bordelais fortement impliqué dans la transition agro-écologique à travers les actions menées sur son domaine viticole Luchey-Halde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1150, pp.52-55</w:t>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,438 +2613,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633871v1</w:t>
+                <w:t xml:space="preserve">hal-02635469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosphere fungal communities differentiate more thoroughly than bacterial communities along an elevation gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Vacher</w:t>
+                <w:t xml:space="preserve">Comparative efficacy of three tomato-associated rhizobacteria used singly or in combination in suppressing rhizoctonia root rot and enhancing tomato growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0742-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635469v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative efficacy of three tomato-associated rhizobacteria used singly or in combination in suppressing rhizoctonia root rot and enhancing tomato growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Bio-suppression of sclerotinia stem rot of tomato and biostimulation of plant growth using tomato-associated rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejda Daami-Remadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbial &amp; Biochemical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.110-119. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology and Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/1948-5948.1000272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2157-7471.1000331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633867v1</w:t>
+                <w:t xml:space="preserve">hal-02633871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of rhizoctonia root rot in tomato and enhancement of plant growth using rhizobacteria naturally associated to tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,64 +3134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic bacteria with antagonistic traits inhabit the wood tissues of grapevines from Tunisian vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,90 +3267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effectiveness of tomato-associated rhizobacteria applied singly or as three-strain consortium for biosuppression of Sclerotinia stem rot in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3401,64 +3401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tomato-associated rhizobacteria recovered from various tomato-growing sites in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Ouhaibi-Ben Abdeljalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,1028 +3529,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction of nickel and rhizosphere microbial communities under mono- or multispecies hyperaccumulator plant cover in a serpentine soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rue</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryam T. Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/BT14249⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273372v1</w:t>
+                <w:t xml:space="preserve">hal-02638445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoextraction of nickel and rhizosphere microbial communities under mono- or multispecies hyperaccumulator plant cover in a serpentine soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bertsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, 12 p. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (1-2), pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/BT14249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638445v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
+                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerbore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Vallance</w:t>
+                <w:t xml:space="preserve">Asma Ben Ghnaya Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yacoub</w:t>
+                <w:t xml:space="preserve">Ines Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
+                <w:t xml:space="preserve">Mokthar Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.977-987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557862v1</w:t>
+                <w:t xml:space="preserve">hal-02630499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e95928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639545v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the temporal dynamics of fungal communities colonizing the healthy wood tissues of esca leaf-symptomatic and asymptomatic vines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095928⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632045v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere-associated bacteria on the efficiency of nickel extraction from soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the farming system on the epiphytic yeasts and yeast-like fungi colonizing grape berries during the ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulherm Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stamatopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486410v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Molecular and Biochemical Characterization of Phomopsis viticola and Diploidia seriata two pathogens of Esca and black dead arm diseases of grapevine in the Northern region of the Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Pythium oligandrum populations that colonize the rhizosphere of vines from the Bordeaux region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ben Ghnaya Chakroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Kharoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mokthar Dridi</w:t>
+                <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630499v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of plant pathogens: Advantages and limitations seen through the case study of Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,64 +4774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1), pp.15-27</w:t>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pythium oligandrum on the bacterial communities that colonize the nutrient solutions and the rhizosphere of tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,90 +5007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of endophytic microflora colonizing wood tissues of healthy and Esca-diseased vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,90 +5278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biocontrol strains of Pythium oligandrum and control of an Esca pathogenic fungus attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (6), pp.S21-S22</w:t>
@@ -5403,51 +5403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the oomycete Pythium oligandrum with two other antagonistic fungi: Root relationships and tomato grey mold biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,77 +5519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol management in soilless culture: Impact of the antagonist Pythium oligandrum on native fungal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5627,77 +5627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pythium oligandrum biocontrol on fungal and oomycete population dynamics in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5761,90 +5761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (6), pp.S161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5869,90 +5869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (6), pp.S161-S162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Tambong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6137,596 +6137,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
+                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chargy</w:t>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193281v1</w:t>
+                <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
+                <w:t xml:space="preserve">Developing a microfluidic qPCR chip to quantify microbial taxa with a potential biocontrol activity against grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GiESCO 2025 - 23rd international GiESCO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300289v1</w:t>
+                <w:t xml:space="preserve">hal-05193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosolutions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329621v1</w:t>
+                <w:t xml:space="preserve">hal-05069786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des recherches sur le microbiote aux futures stratégies de biocontrôle - Résultats du projet VITAE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+                <w:t xml:space="preserve">Action of Pythium oligandrum on Grapevine Trunk Diseases and its impact on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Olivier Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Séminaire Vin et Environnement: "Le biocontrôle est-il opérant ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire ASVV &amp; INNO’VIN, Apr 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Biosolutions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFE BIOV; Université Perpignan; Fondation UPVD; BESTIM, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069786v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6768,90 +6768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6893,90 +6893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7018,90 +7018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7143,90 +7143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le microbiote de la vigne pour réduire l’utilisation des pesticides - Synthèse des résultats du WP1 du projet VITAE et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7268,90 +7268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7393,103 +7393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
@@ -7518,64 +7518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape structure and cropping system on microbial diversity and microbial interactions in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,64 +7656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle de Neofusicoccum parvum, un agent pathogène impliqué dans les maladies du bois de la vigne, par deux bactéries isolées de cépages français et tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,103 +7768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies du bois en Tunisie : communautés fongiques et utilisation d'huiles essentielles comme moyen de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mastouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. COMAPPI COnférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
@@ -7906,64 +7906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle d'une maladie du bois de la vigne, l'esca à l'aide de bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,64 +8018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring microbial networks: current challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Réseaux Trophiques 2 (ART2) - Reconciling social, economic and ecological complexity in agro-ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,234 +8094,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the pathogenic and beneficial microorganisms that naturally colonize the healthy wood tissues of Esca foliar-symptomatic and asymptomatic vines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QIIME Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741202v1</w:t>
+                <w:t xml:space="preserve">hal-01602085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QIIME Overview</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the pathogenic and beneficial microorganisms that naturally colonize the healthy wood tissues of Esca foliar-symptomatic and asymptomatic vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation "Traitement des données issues des nouvelles techniques de séquençage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602085v1</w:t>
+                <w:t xml:space="preserve">hal-02741202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique de la microflore du bois de la vigne.</w:t>
               </w:r>
@@ -8333,51 +8333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,553 +8426,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747556v1</w:t>
+                <w:t xml:space="preserve">hal-00999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of a fungus involved in grapevine trunk disease (Esca) by using the oomycete, Pythium oligandrum : analysis of the induced resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809242v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Aperçu des avantages et limites de la lutte biologique via l’utilisation de l’oomycète, Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t>
+              <w:t xml:space="preserve">42. Congrès annuel du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999906v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a fungus involved in grapevine trunk disease (Esca) by using the oomycete, Pythium oligandrum : analysis of the induced resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endophytic microflora of woody tissue of healthy and trunk diseased-grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Grizard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748245v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and dynamics of the oomycete and fungal communities colonizing the rhizosphere and the effluents of hydroponic tomato plants after the introduction of the biocontrol agent Pythium oligandrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Biological control of fungal and bacterial plant pathogens” - Meeting at Graz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Jun 2010, Graz, Austria. 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,191 +9116,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Protection against a vine trunk attack by Phaeomoniella chlamydospora is concomitant with root colonization by the oomycete Pythium oligandrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Working Group “Multitrophic Interactions in Soil”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOBC, International Organisation for Biological Control of noxious animals and plants. CHE., Apr 2011, Córdoba, Spain. 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808162v1</w:t>
+                <w:t xml:space="preserve">hal-02745881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fungal and bacterial communities colonizing the wood tissues of healthy and Esca-diseased vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9315,221 +9328,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on wood-canker diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California. Davis, USA., Oct 2011, Oakville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against a vine trunk attack by Phaeomoniella chlamydospora is concomitant with root colonization by the oomycete Pythium oligandrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Influence de l'agent de lutte biologique, Pythium Oligandrum, sur les communautés microbiennes colonisant un systeme de culture hors-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group “Multitrophic Interactions in Soil”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOBC, International Organisation for Biological Control of noxious animals and plants. CHE., Apr 2011, Córdoba, Spain. 172 p</w:t>
+              <w:t xml:space="preserve">4. Conférence Internationale sur les méthodes alternatives en protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745881v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Pythium spp. root colonization in tomato soilless culture through chlorination of water storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,90 +9597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol management in soilless culture: impact of the antagonist Phytium oligandrum on native populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Control of Plant Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Sep 2008, Interlaken, Switzerland. 390 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,77 +9750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a culturomic approach to build a collection of grapevine foliar microorganisms with potential biocontrol activity against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9862,90 +9862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9987,51 +9987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Its all fun guys: a comparison of bioinformatic pipelines for metabarcoding plant and soil fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10112,77 +10112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel drives the bacterial community diversity in the rhizosphere of the hyperaccumulator Alyssum murale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,51 +10272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10352,342 +10352,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere associated bacteria on the efficiency of nickel extraction from soil.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la microflore endophyte colonisant le bois de ceps ayant exprimés ou non les symptômes foliaires d'une maladie du bois de la vigne l'Esca.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744511v1</w:t>
+                <w:t xml:space="preserve">hal-01190542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la microflore endophyte colonisant le bois de ceps ayant exprimés ou non les symptômes foliaires d'une maladie du bois de la vigne l'Esca.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyperaccumulating plant cover composition and rhizosphere associated bacteria on the efficiency of nickel extraction from soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">The international conference 2012.Contaminated Site Management in Europe CSME. Sustainable Approaches to Remediation of Contaminated Land in Europe SARCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190542v1</w:t>
+                <w:t xml:space="preserve">hal-02744511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of tomato plant-associated fungal communities after introduction of the antagonistic agent Pythium oligandrum in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10712,90 +10712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10852,51 +10852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning ecological networks from next-generation sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Tamaddoni-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10986,51 +10986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic and beneficial microorganisms in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11165,51 +11165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial association networks give relevant insights into plant pathobiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Pauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11319,51 +11319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par utilisation de l’oomycète Pythium oligandrum : colonisation de la rhizosphère et influence sur la dynamique des populations microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bretagne Occidentale, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11480,51 +11480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A15A205C"/>
+    <w:nsid w:val="5827683B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11711,51 +11711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143291556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195177643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-07-25-0048-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessica-vallance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5581-4453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143291556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195177643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti D Jaswa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-07-25-0048-R" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Meza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Deyett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran F Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-14778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Daami-Remadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-022-01241-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gramaje" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Eichmeier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Spetik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Julia Carbone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Bujanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050421" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouhaibi-Ben Abdeljalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Arfaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Rezgui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.10.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKQDBML-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1117-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0742-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000272" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000331" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDJB4LTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1948-5948.1000302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7471.1000351" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ghnaya Chakroun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kharoubi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokthar Dridi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095928" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG9RVJN9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulherm Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stamatopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.02.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SMTFH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12380" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W2012-092" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00555155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jany" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069786v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05329621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zekri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180612v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hajlaouid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mastouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>