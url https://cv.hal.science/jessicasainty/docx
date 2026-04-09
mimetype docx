--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1224,187 +1224,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser les comportements politiques par le territoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La décentralisation s'intéresse-t-elle au dialogue social territorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IV (99), pp.70-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310855v1</w:t>
+                <w:t xml:space="preserve">halshs-00979899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décentralisation s'intéresse-t-elle au dialogue social territorial ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualiser les comportements politiques par le territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00979899v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCF entre ancrage local et déclin national : le cas d'Échirolles</w:t>
               </w:r>
@@ -1567,847 +1567,847 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t>
+                <w:t xml:space="preserve">What if ideology matters ? La standardisation des agendas électoraux et la fin annoncée des clivages politiques. Une comparaison de Avignon et La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malek Hajjem</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du CREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173509v1</w:t>
+                <w:t xml:space="preserve">hal-03173523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if ideology matters ? La standardisation des agendas électoraux et la fin annoncée des clivages politiques. Une comparaison de Avignon et La Rochelle</w:t>
+                <w:t xml:space="preserve">Les comptes Twitter des candidats durant les campagnes municipales de 2020 à Lyon et Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Hajjem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du CREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173523v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting &amp;quot;Public Ddebate&amp;quot; as a New Unions' Strategy? The Case of CGIL-FIOM Facing Managerial Referendum in three FIAT Factories (Italy)</w:t>
+                <w:t xml:space="preserve">La démocratie participative peut-elle convaincre la population de participer ? Analyse d'une enquête par sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Forum of Sociology de l'ISA (International Sociology Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d'études sur les effets de la participation organisée par le GIS Démocratie et participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. http://www.participation-et-democratie.fr/fr/node/875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736561v1</w:t>
+                <w:t xml:space="preserve">halshs-00736589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie participative peut-elle convaincre la population de participer ? Analyse d'une enquête par sondage</w:t>
+                <w:t xml:space="preserve">Supporting &amp;quot;Public Ddebate&amp;quot; as a New Unions' Strategy? The Case of CGIL-FIOM Facing Managerial Referendum in three FIAT Factories (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études sur les effets de la participation organisée par le GIS Démocratie et participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. http://www.participation-et-democratie.fr/fr/node/875</w:t>
+              <w:t xml:space="preserve">Second Forum of Sociology de l'ISA (International Sociology Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736589v1</w:t>
+                <w:t xml:space="preserve">halshs-00736561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction, déconstruction et reconstruction : réflexions sur une pratique artisanale de la comparaison dans une thèse de sociologie électorale</w:t>
+                <w:t xml:space="preserve">Exploiter un grand corpus de questions ouvertes : la combinaison d'une analyse qualitative et quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique PACTE/CNRS "Comparer en sciences sociales : une science inexacte ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie 2011, Réseau thématique 20 " Méthodes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640592v1</w:t>
+                <w:t xml:space="preserve">halshs-00736583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter un grand corpus de questions ouvertes : la combinaison d'une analyse qualitative et quantitative</w:t>
+                <w:t xml:space="preserve">Le référendum d'entreprise peut-il changer de camp ? Le cas de l'usine Fiat Mirafiori de Turin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie 2011, Réseau thématique 20 " Méthodes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de Science Politique 2011, Section thématique 39 " Pratiques et dispositifs de participation dans le monde du travail "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736583v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référendum d'entreprise peut-il changer de camp ? Le cas de l'usine Fiat Mirafiori de Turin</w:t>
+                <w:t xml:space="preserve">Le territoire dans la formation du jugement politique. De la nécessaire complémentarité entre sociologie et géographie électorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de Science Politique 2011, Section thématique 39 " Pratiques et dispositifs de participation dans le monde du travail "</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de Science Politique 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736585v1</w:t>
+                <w:t xml:space="preserve">halshs-00736582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire dans la formation du jugement politique. De la nécessaire complémentarité entre sociologie et géographie électorales</w:t>
+                <w:t xml:space="preserve">Construction, déconstruction et reconstruction : réflexions sur une pratique artisanale de la comparaison dans une thèse de sociologie électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de Science Politique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique PACTE/CNRS "Comparer en sciences sociales : une science inexacte ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736582v1</w:t>
+                <w:t xml:space="preserve">halshs-00640592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le communisme en banlieue rouge : de la mort du PCF au maintien des villes communistes.</w:t>
+                <w:t xml:space="preserve">How Citizens Think Europe? Some Empirical Results in an Electoral Campaign's Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes"/ Université Paris 1 Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. http://histoire-sociale.univ-paris1.fr/spip.php?article192</w:t>
+              <w:t xml:space="preserve">European Sociological Association - Research Network 32 "Political Sociology". Mid-term conference "Citizenship and Democracy: Membership, forms of participation, within and across European territories."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00698585v1</w:t>
+                <w:t xml:space="preserve">halshs-00736581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Citizens Think Europe? Some Empirical Results in an Electoral Campaign's Context</w:t>
+                <w:t xml:space="preserve">Le communisme en banlieue rouge : de la mort du PCF au maintien des villes communistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Association - Research Network 32 "Political Sociology". Mid-term conference "Citizenship and Democracy: Membership, forms of participation, within and across European territories."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude "Les territoires du communisme. Elus locaux, politiques publiques et sociabilités militantes"/ Université Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. http://histoire-sociale.univ-paris1.fr/spip.php?article192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736581v1</w:t>
+                <w:t xml:space="preserve">halshs-00698585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la conquête de la présidence de la République : pour une analyse territorialisée de l'électorat de Nicolas Sarkozy dans le département de l'Isère.</w:t>
               </w:r>
@@ -2630,613 +2630,613 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections municipales de 2020 à Avignon : permanence des dynamiques politiques et effets de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les listes citoyennes et participatives face à l'intercommunalité : un intérêt partagé mais hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefebvre, Rémi; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine: les élections municipales de 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-61, 2023</w:t>
+              <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-190, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04672624v1</w:t>
+                <w:t xml:space="preserve">halshs-04112286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les listes citoyennes et participatives face à l'intercommunalité : un intérêt partagé mais hétérogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+                <w:t xml:space="preserve">L’enjeu intercommunal, variable d’ajustement « discrète » des équilibres politiques locaux. Analyse croisée des cas d’Avignon et de La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lefebvre, Rémi; Vignon, Sébastien. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-190, 2023</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2023, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04112286v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu intercommunal, variable d’ajustement « discrète » des équilibres politiques locaux. Analyse croisée des cas d’Avignon et de La Rochelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Lagier</w:t>
+                <w:t xml:space="preserve">Sociologie politique des listes citoyennes et participatives de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
+              <w:t xml:space="preserve">Bachir, Myriam; Gourgues, Guillaume; Lefebvre, Remi; Sainty, Jessica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2023, Espaces politiques</w:t>
+              <w:t xml:space="preserve">Des citoyens à la conquête des villes : les listes citoyennes et participatives lors des élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-63, 2023, CNRS alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04271371v1</w:t>
+                <w:t xml:space="preserve">halshs-04633723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie politique des listes citoyennes et participatives de 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les élections municipales de 2020 à Avignon : permanence des dynamiques politiques et effets de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bachir, Myriam; Gourgues, Guillaume; Lefebvre, Remi; Sainty, Jessica. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des citoyens à la conquête des villes : les listes citoyennes et participatives lors des élections municipales de 2020</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-63, 2023, CNRS alpha</w:t>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine: les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-61, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04633723v1</w:t>
+                <w:t xml:space="preserve">halshs-04672624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches écologiques du vote : renouvellement et actualités d'un classique de l'analyse électoral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Was steckt hinter den &amp;quot;partizipativen Listen&amp;quot;? Analyseelemente aus dem französischen Kommunalwahlkampf 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsch-Französiches Institut. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frankreich Jahrbuch 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-177, 2021, 978-3-658-32907-5 978-3-658-32908-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-32908-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525223v1</w:t>
+                <w:t xml:space="preserve">halshs-03351512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was steckt hinter den &amp;quot;partizipativen Listen&amp;quot;? Analyseelemente aus dem französischen Kommunalwahlkampf 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les approches écologiques du vote : renouvellement et actualités d'un classique de l'analyse électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frankreich Jahrbuch 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-32908-2_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351512v1</w:t>
+                <w:t xml:space="preserve">hal-03525223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards citoyens sur l'élection présidentielle</w:t>
               </w:r>
@@ -3499,77 +3499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques plurielles de l'argumentation : analyse des questions ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schemeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat contradictoire et formation du jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schemeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4211,51 +4211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4474,51 +4474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7146F149"/>
+    <w:nsid w:val="0E86F4DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4705,51 +4705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessicasainty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082396124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147194v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736570v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessicasainty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082396124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.013.0036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mazeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/des-citoyens-a-la-conquete-des-villes/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-32908-2_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310931v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147194v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736570v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>