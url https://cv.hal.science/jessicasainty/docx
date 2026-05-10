--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -4474,51 +4474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E86F4DA"/>
+    <w:nsid w:val="DB882CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>