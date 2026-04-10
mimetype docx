--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessie Cauliez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis archéologue, préhistorienne, néolithicienne, chargée de recherches au CNRS au laboratoire TRACES de Toulouse. Ici je co-dirige l’équipe PRBM, Préhistoire Récente du Bassin Méditerranéen. J’analyse les trajectoires historiques, adaptatives, évolutives des sociétés de l’Holocène et plus particulièrement des premières sociétés agro-pastorales. Je travaille à la restitution de scenarii sur leur autonomie, intégration, réciprocité, métissage, innovation, conservatisme, assimilation, acculturation, déculturation. Mes travaux portent sur la Méditerranée nord occidentale, la Corne de l’Afrique et l’Afrique australe où je dirige actuellement plusieurs programmes de recherche. La nécessité de construire des référentiels interprétatifs en anthropologie sociale m’a conduite également à développer des travaux ethnographiques en Éthiopie, auprès de plusieurs groupes ethnolinguistiques. Ainsi, je cherche à mieux comprendre les liens unissant traditions techniques et groupes socio-culturels d’une part et les mécanismes en jeu derrière les processus d’innovation (emprunt/non-emprunt) et de diffusion de la culture matérielle d’autre part. Comment les individus construisent leur identité, maintiennent et font évoluer des frontières sociales ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a prehistorian Archaeologist, Fellow Researcher at the CNRS French National Center of Scientific Research, at the TRACES UMR 5608 Laboratory in Toulouse Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés. Here, I am co-director of the “PRBM” research team “Later Prehistory of the Mediterranean basin”. I analyse the historic trajectories of Holocene societies through research firmly anchored in the production of new data. I participate in the reconstruction of models charting the economic, technological and social mutations that characterize the arrhythmic evolution of the first agro-pastoral societies, at the dawn of metallurgical developments. My work focuses on the north-western Mediterranean, the Horn of Africa and the Southern Africa, where I currently direct several research programmes. In light of the necessity to build up interpretative referentials in social anthropology, I have also developed ethnographic work in Ethiopia, with several ethno-linguistic groups. In this way, I aim to enhance our understanding of the links between technical traditions and socio-cultural groups on one hand, and the mechanisms at work in the diffusion processes of material culture on the other hand. How do individuals build up their identity, and maintain and develop social boundaries?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clefs : Néolithique, Néolithisation, Méditerranée nord occidentale, Corne de l’Afrique, Afrique australe, Ethnoarchéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth construction from past to present: Initial results of the ethnoarchaeological program in the Gobaad Basin (Republic of Djibouti, Dikhil region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Osman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101663. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Combe-Grèze (La Cresse, Aveyron) : nouvelles données sur la néolithisation des Grands Causses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 10 (10), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.3920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et consolidation des premières sociétés à économie de production en Afrique australe, quels défis pour leur compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier Préhistoire et hommes modernes, 21, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis at Limon-Raspail (Vaucluse, Southeastern France): new data concerning the vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), p. 53-68. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Calade, un petit habitat de l’extrême fin du Néolithique en périphérie des monuments mégalithiques de Fontvieille (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mayca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs en République de Djibouti : étude des restes humains inédits du site d’Hara Idé 3 (Bassin du Gobaad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, Supplément 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des aires culturelles au Néolithique final dans le sud-est de la France : dynamiques de formation et d’évolution des styles céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, pp.85-202. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2011.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Limon-Raspail à Bédoin dans le Vaucluse et le Néolithique final de moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.263-330. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2011.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour réécrire la fin du Néolithique dans le sud-est de la France : bilan critique sur cent années d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.241-313. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2010.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture d'un modèle architectural du IIIe millénaire provençal : l'habitation no 1 du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.238-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arnajons (Le-Puy-Sainte-Réparade, Bouches-du-Rhône) : un nouveau dolmen dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sargiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation des faciès céramiques néolithiques de la région du Gobaad en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4-5), pp.691-715. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus céramiques du IIIème millénaire av. J.-C. dans le Sud-est de la France. Identité du groupe Rhône-Ouvèze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature et méthode de description pour l'étude des céramiques de la fin du Néolithique en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10-11, pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-fait potiers dans le rift éthiopien. Dialogues présents, passés et futurs…,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rencontres Scientifiques et Débats d’Idées auprès du grand public –Regards croisés sur le Rift africain, Montpellier Ville de Science 2025 – Agora des Savoirs, Mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine Systems and the Transition to Early Food-Producing Societies in the East African Rift: What Role for Southern Ethiopia and Northern Lake Turkana?, in Toward a comprehensive reconstruction of the Plio-Quaternary paleoenvironments in the Turkana Depression (East African Rift System): Integrating the geology, archaeology and palaeontology (D. Baroni, J.-R. Boisserie, J. Cauliez, A. Mounier, A. Nutz, S. Sanchez-Dehesa Galan, M. Schuster dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 29èmes Rencontres des Sciences de la Terre RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain…édition 2025. Retour de la mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Rift africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rencontres Scientifiques et Débats d’Idées auprès du grand public – Conférence. Regards croisés sur le Rift africain, Montpellier Ville de Science 2025 – Agora des Savoirs – Mars, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de réserviste citoyenne - Recherches et citoyenneté dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes assises de la Réserve Citoyenne de l’Armée de Terre et de Combat, École Militaire (Paris, France, Février 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armée de Terre et de Combat, Feb 2024, Paris Ecole Militaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du site de Safia : Une fenêtre sur les traditions techniques de la Province d'Aousserd-région Dakhla-Oued Ed Dahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la recherche dans le Rift (et plus largement en Afrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain…édition 2023. Retour de la mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilier céramique du site de Safia : Un élément d'identification des traditions techniques dans la Province d’Aousserd (Région Dakhla-Oued Eddahab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Idrissi A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Conference. The Universal Value of the African Prehistory, Centre National pour la Recherche Scientifique et technique de Rabat, Maroc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rabat (Maroc), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste technique à l’expression culturelle, des matières premières à l’écologie : les savoirs et savoir-faire potiers du Rift éthiopien, des modèles de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture de terre : genèse et développement d'un programme ethnoarchéologique à Djibouti, province de Dikhil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n XXIVème colloque du GMPCA Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Session Techniques, Matériaux, Energies, Productions (Session 3.3. Faire, voir faire, analyser : les expérimentations et les enquêtes ethnographiques en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des derniers chasseurs-cueilleurs aux premiers éleveurs dans la Corne de l’Afrique. Regards de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Genevois d’Archéologie à l’Uni Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain. Retour des fouilles dans le Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le lac Abhé révèle sa Préhistore. Patrimoine archéologique de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 5ème Régiment Inter-Armes d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation/Débat. Projection du documentaire « Éthiopie, le mystère des mégalithes » d'Alain Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAP Les Mondes du Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels en soutien à l’étude des poteries modelées : la céramothèque de la plateforme ArcheoScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, conserver et restaurer les terres cuites gréco-romaines aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galbois Estelle, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des derniers chasseurs-cueilleurs aux premiers éleveurs de la Corne de l’Afrique. Regards de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et impacts du non emprunt de la métallurgie du cuivre en Provence à la fin du Néolithique. Que nous disent les productions céramiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Laroche, L. Bruxelles, P. Galant, M. Ambert, Oct 2019, Cabrières, France. pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des chaînes opératoires céramiques : un nouveau dialogue entre archéologie et ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ouverte de la Société Préhistorique française, Céramiques imprimées de Méditerranée Occidentale : matières premières, productions, usages et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements, populations et pratiques funéraires dans la Corne de l'Afrique durant l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossier Benoit. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque hommage à Paul AMBERT Paysages pour l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAROCHE Marie, BRUXELLES Laurent, GALANT Philippe, AMBERT Martine, Oct 2019, Cabrières (Hérault), France. pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites functions, socio-economic organization and geo-cultural dynamics: the contribution of cross approaches between typology and technology. Neolithic case study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth World IUSPP Congress Union International de Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Art du Dakka en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du Groupe de Recherche Archéologique d’Agde avec l’Association des Amis de l’Art rupestre Saharien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social groups, technical traditions and pottery handicraft. Ethnographic examples from Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Origin Center Johannesburg, Wits University, Afrique du Sud, in Public Lecture Series Rock Art &amp; Symbolic Expression. A Southern Africa – France Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les premiers éleveurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Ministère de l’Enseignement supérieur et de la recherche de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First biological insights on new early Holocene human remains from the site of Hara Idé 3, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Society for the Study of Human Evolution ESHE (Leiden, The NetherLands, septembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remains from the Late Pleistocene site of Hara Idé 3, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth Biennal conference of the Society for Africanist Archaeologists (SafA), June 2016, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phase récente de l’art rupestre en République de Djibouti : les sites du Dakka (région de Dikhil, République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des recherches archéologiques en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent phase of rock art in the Republic of Djibouti: the sites of Dakka (Dikhil Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier, Aveyron) : premiers résultats et perspectives des nouvelles recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bashore Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un programme de protection et de valorisation du patrimoine archéologique en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Southwest Arabia and the Horn of Africa : implications for human mobility and interaction in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un site littoral de la fin du Néolithique en Provence oriental : le Cap Taillat (La Croix-Valmer/Ramatuelle - Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.511-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Air, Sénas (Bouches-du-Rhône). Un site d’habitat de plein-air de la fin du Néolithique sur le piémont oriental du Mass if des Alpilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G.L. Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Escourbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire récente - De la tombe au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dépôts mortuaires néolithiques atypiques sur le site de plein air de Bel Air, à Sénas (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Méridionales de Préhistoire Récente – De la Tombe aux territoires et Actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.501-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal BC): the charcoal analysis of Limon-Raspail (Vaucluse, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la pêche pendant l’Holocène dans le Nord-Est africain : l’exemple du site archéologique d’Asa Koma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIèmes Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche site Néolithique final/Campaniforme. Collet-Redon, Provence-Côte d'Azur - Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des secondes Rencontres Nord/Sud de Préhistoire récente Dijon 19-21 novembre 2015. Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Recueil des plans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Sénépart (dir.), A. Augereau, M. Besse, A. Hauzeur, F. Giligny, R. Irribarria, O. Lemercier, C. Mordant, M. Talon, E. Thirault, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bell Beaker complex: a vector of transformations? Stabilities and changes of the indigenous cultures in South-East France at the end of the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pilar Prieto Martinez and L. Salanova L. (eds), Mobility and local evolutions during the 3rd BC in Europe. Bell Beaker International Conference : from Atlantic to Ural. Oxford Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poio, Galicia, Spain. pp. 88-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des premiers contours du paysage culturel Néolithique de la Corne de l'Afrique : apports des corpus céramiques de la région du Gobaad en République de Djibouti (Afrique de l'Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance des traditions culturelles céramiques du Néolithique final au début du Bronze ancien dans le Sud-Est de la France : trois exemples de moyenne Provence et de Provence orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Rencontres Méridionales de Préhistoire Récente (Marseille, France, novembre 2008), Marges, frontières et transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique Africaine Imprimée/African Impressed Ceramics: Identifying tools, techniques and practices through decoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Commelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Garcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the research network « Making a good impression: 5000 years of pottery of the Sahara-Sahel borderlands » Anne Haor (Dir.), 6-11 april 2008, (University of East Anglia, Trinity College Oxford &amp; London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) ; passé, présent et futur des recherches sur l'économie d'un site néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône) : passé, présent et futur des recherches sur l’économie d’un site Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Avignon, France. pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Néolithique final de La Bastide Blanche (Peyrolles-en-Provence, Bouches-du-Rhône). Premiers résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouéré P., Chevillot C., Courtaud P., Ferullo O., Leroyer C. (Dir.), Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux, Périgueux, Coédition Association pour le Développement de la Recherche Archéologique et Historique en Périgord et Préhistoire du Sud-ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final Couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au Projet Collectif de Recherche de l’UMR 6636 (1947-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Avignon, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et implantations du Néolithique final à l'âge du Bronze ancien au Collet-Redon (Martigues – Bouches-du-Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Périgueux, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au projet collectif de recherche de l'UMR 6636 (1947-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.473-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1974-2004 : le site du Fortin-du-Saut (Châteauneuf-les-Martigues, Bouches-du-Rhône) et le Campaniforme 30 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.297-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation Néolithique final à Saint Maximin (83), le site du Chemin d'Aix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Périgueux, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de la Bastide Blanche (Peyrolles-en-Provence, Bouches du Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la fin du Néolithique moyen du site de Chemin d’Aix à Saint-Maximin (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde Quatrième millénaire. Du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines. Table ronde internationale Suisse, Italie, France, Espagne, Aix-en-Provence, France, 11-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Néolithique final de La Fare (Forcalquier, Alpes-de-Haute-Provence) : résultats 1995-1999 et révision chronoculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dartevelle H. (Dir.), Auvergne et Midi - Actualité de la recherche : Actes de la cinquième session des Rencontres Méridionales de Préhistoire récente, Clermont-Ferrand (Puy-de-Dôme), 8 et 9 novembre 2002, Cressensac, Supplément à la revue Préhistoire du Sud-Ouest, 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France. pp.445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de La Fare (Forcalquier, Alpes-de-Haute-Provence). Résultats 1995-1999 et révision chronoculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres méridionales de Préhistoire récente - Clermont-Ferrand, Auvergne et Midi 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cressensac, France. pp.445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du paysage et des types d'implantation au Collet-redon (La Couronne, Martigues - Bouches-du-Rhône) du Néolithique final à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es rencontres méridionales de préhistoire récente, Périgueux, 14-16 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et ruptures du Néolithique final au Bronze en ancien en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varia Neolithica III, Beiträge zur Ur- und Frühgeschichte Mitteleuropas (Bavière, Allemagne, Avril 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions techniques des productions céramiques de la Province d’Aousserd (Région de Dakhla-Oued Eddahab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire au Maghreb : Sociétés pré et protohistoriques et évolutions paléoenvironnmentales, 11ème Rencontre des Quaternaristes Marocains, Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs en République de Djibouti : étude des restes humains inédits du site d’Hara Idé 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris (Paris, France, Janvier 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des traditions potières en zone Arsi, Région Oromiya (vallée du Rift – Ethiopie). Transmission des techniques et des styles céramiques inter-groupes et inter-individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnoarchaeological studies of Oromo and Woloyta potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l’association archéologieque Panafricaine de Préhistoire et Disciplines associés/XXIIe Rencontre biennale de la Société des archéologues africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of a extra-regional technical change in the autochthonous groups : the example of the diffusion of copper metallurgy from Italy to Southern France at the end of the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">session A25a Materials, Productions, Exchange networks and their impact on the societies of Neolithic Europe (J. Guilaine et M. Besse dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World IUSPP Congress Union International de Sciences Préhistoriques et Protohistoriques, September 2014, Burgos, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnographic studies of Oromo, Woloyta and Wata potters communities (Eastern Showa and Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical style of pottery: marker of individual or collective differentiation. Results of an ethnological study on Oromo potters and Wolayta potters of the center of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Conference
- of Ethiopian Studies. Movements in Ethiopia/Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerafim (Céramique Africaine Imprimée / African Impressed Ceramics) - Creation of a technical index of motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Commelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Garcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth Congress of the Society of Africanist Archaeologist SAfa, September 2008, Frankfort, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà. From the Big Dry to the Holocene in Eastern Africa and beyond, Actes de la Séance Société Préhistorique française, 25-28 Septembre 2019, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société Préhistorique Française. 20, 157 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Senepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, Pierre à penser, Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AEP, 469 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente, Porticcio, 18 au 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.644, 2014, 978-2-35842-012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente, Saint-Georges-de-Didonne, 8 et 9 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493, 2012, 9782358420075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2900-1900 av. n.é. Une méthodologie et un référentiel pour un millénaire de produits céramiques dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préhistoire Méditerranéenne, 127 p. http://journals.openedition.org/pm/566. , 127 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces vides : preuves d'absences ou absences de preuves ? Une brève introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.3-4, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.153-159, 2024, 9782749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions potières en Éthiopie, du présent au passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.34-35, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cherche midi, pp.129-131, 149-151, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04379511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d’Oulen : Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-408, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe social, statut du site, statut de la production et phasage du Ferrières : la céramique de la séquence Néolithique final du Taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen, Le Taï Remoulins (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2, Archives d'Ecologie Préhistorique, pp.709-753, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispersions humaines au rythme du relief et du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Moligni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi; CNRS, pp.124-129, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humains face au Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain : à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS le cherche midi, pp.100-137, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de la séquence Néolithique final de la grotte de la Chauve-Souris : statut de la production, statut du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie du site de Donzère Chauve-Souris (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Document d’Archéologie en Rhône-Alpes et en Auvergne, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et innovations des premières sociétés de production en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne. De l’Acacus au Zimbabwe. 20000 avant notre ère – XVIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.468-497, 2018, 978-2701198361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de production en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne. De l’Acacus au Zimbabwe : 20000 ans avant notre ère-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.468-497, 2018, 978-2701198361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et les céramiques néolithiques de la région du Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-141, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel Air, Sénas (Bouches-du-Rhône). Un site d’habitat de plein-air de la fin du Néolithique sur le Piémont oriental du Massif des Alpilles. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G.L. Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Escourbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire &amp; Actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente, Montpellier (34), 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie préhistorique, pp.285-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique et traditions techniques sur le site Néolithique final du Limon-Raspail à Bédoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potiers à Bédoin, 2000 ans de tradition. Activités et industries autour du Mont Ventoux des origines à nos jours. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bédoin/INRAP/Ministère de la Culture et de la Communication/Direction régionale des Affaires culturelles de Provence-Alpes-Côte d'Azur/Cave coopérative des vignerons du Mont Ventoux, p. 24, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des temps néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Buisson-Catil et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaucluse préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Barthélemy, pp.201-252, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopot. Référentiel technique et fonctionnel de traditions potières éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des médecins au chevet des patients de Dikhil (sous-préfecture d'As Eyla, Djibouti). Reportage pour le journal télévisé TV5 Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV5 Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique, Publications Web sur le site internet Grands sites archéologiques du Ministère de la Culture et de la Communication français (https://archeologie.culture.fr/fr) dans la rubrique focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://archeologie.culture.gouv.fr/fr/la-collection-grands-sites-archeologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Saleh. Interview : En aparté avec… Jessie Cauliez, pour Human Village. L'information autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission PSPCA Premières Sociétés de Production dans la Corne de l’Afrique du Ministère de l’Europe et des Affaires Etrangères, Pages web hébergées sur le site internet &amp;quot;Grands sites archéologiques&amp;quot; du Ministère de la Culture et de la Communication français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez les potières Woloyta, chaîne opératoire de fabrication d’une jarre. Goljoota, Région Oromo, Zone Arsi, Éthiopie, Réalisation Fabien Marcorelles pour l’exposition permanent de l’espace archéologique départemental de Montrozier, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopie, Le Mystère des Mégalithes. Documentaire 90 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Arte Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cnrs Image</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventurier et le berceau de l’humanité&amp;quot;. Reportage 32 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France 2 Envoyé Spécial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Méditerranéennes : Taillat-Camarat, les Caps fantastiques. Documentaire 28 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian Rift: Ethnoarchaeological studies of Oromo, Wolayta and Wata potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msk Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Taillat (Communes de Ramatuelle et La Croix-Valmer, département du Var) » Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2012, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. 112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limon-Raspail, Bédoin – Vaucluse », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2005, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, p. 197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2004, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, p. 170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2003, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2002, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, p. 119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bastide Blanche à Peyrolles (Bouches-du-Rhône) : site perché du Néolithique final Rhône-Ouvèze et Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Piatscheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Provenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2001, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de la Bastide Blanche (Peyrolles-en-Provence, Bouches-du-Rhône) : Premiers résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Basì à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2023) d’opération programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Corse. 2024, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la deuxième année de la troisième quadriennale sur les travaux conduits en 2024 (sur financements 2023) + opérations projetées pour 2025, Mission archéologique franco-djiboutienne, avec les contributions de Maréchal L., Revel M, Gutherz X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Djibouti Palace Kempinski, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla, Association pour le Développement de la Caravane du Gobaad. 2024, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Planet. Collection 2023., in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron) Campagne 2023, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2023, p. 153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne, avec les contributions de Abdoulkader M., Alarashi H., Aubourg Q., Baudouin E., Coudert L., Crevecoeur I., Diaz A., Douze K., Fourvel J.-B., Hérouin S., Hervé G., Gutherz X., Lesur J., Maréchal L., Marquebieille B., Mensan R., Mologni C., Osman Ali I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Sheraton, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla. 2023, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Observations préliminaires des productions céramiques de Basì affiliées initialement aux niveaux Néolithique final – Années 2021 – 2022 – 2023, in T. Perrin (dir.), Basi 2023, Premier rapport de fouille programmée triennale 2023-2025 (Serra-di-Ferro- Corse-du-Sud), Toulouse, inédit, déposé au Service Régional de l’Archéologie de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Régionale des Affaires Culturelles, Corse. 2023, p. 133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la deuxième année de la troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) + opérations projetées pour 2025, Mission archéologique franco-djiboutienne, avec les contributions de Abdoulkader M., Aubourg Q., Baudouin E., Diaz A., Fourvel J.-B., Hérouin S., Gutierrez De Leone P., Gutherz X., Lesur J., Maréchal L., Marquebieille B., Martin N., Mechadi Y., Mologni C., Osman Ali I., Revel M, Youssouf Aden A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Djibouti Palace Kempinski, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla, Association pour le Développement de la Caravane du Gobaad. 2023, 183 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des collections patrimoniales et création d’un Centre de Conservation et d’Etudes à Djibouti, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Planet. Collection 2022., in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron) Campagne 2022, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques Entre technologie et typologie, in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron), Volume 2. Études et mobiliers. Campagne 2016 à 2021, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2021, p. 453-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports , Fouilles programmées, Le Planet, Etudes et mobiliers campagnes 2016 à 2021, Vol2, 583 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5608 TRACES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la quatrième année de la deuxième quadriennale sur les travaux conduits en 2021 (sur financements 2020) + opérations projetées pour la future quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne, Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge. 2021, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Dakka, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 86-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques du site du Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2019, pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action n°1, projet de retour des collections archéologiques exportées en France pour étude, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions céramiques du site du Planet, un point sur les collections en cours de constitution et argumentaire pour leur étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2018, pp.191-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de valorisation, Action n°1 restitution des collections archéologiques exportées en France pour études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection sur les argiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C réalisées en 2018 et argumentaire pour le choix des dates en cours ou à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques in E. Defranould dir., Combe-Grèze 2018, Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2018, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations OSL sur les séquences géologiques et archéologiques du Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et Innovations des Premières Sociétés de Production en Afrique Australe. Des trajectoires adaptatives. L’impact des évolutions lacustres des lacs Ngami, Mababe et Makgadikgadi sur les origines et la consolidation des premières sociétés productrices dans le nord du Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l’Institut Français d’Afrique du Sud, L’Université de Witwatersrand (Johannesburg, Afrique du Sud), Le Département d’archéologie de l’Université du Botswana à Gaboron. 2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2017, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques de Macho Hill, Bulbula 1 et Bulbula 2, un bref examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608, CFEE, ARCCH, Ministère de l'Europe et des Affaires Etrangères. 2017, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la collection céramique affiliée aux niveaux du Néolithique final de la Baume d’Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le tumulus funéraire de Tamiru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections sur les argiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2017, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite du bilan géomorphologique du Gobaad et découverte de nouveaux tumuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibout. 2017, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et Innovations des Premières Sociétés de Production en Afrique Australe. Des trajectoires adaptatives. L’impact des évolutions lacustres des lacs Ngami, Mababe et Makgadikgadi sur les origines et la consolidation des premières sociétés productrices dans le nord du Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Français d’Afrique du Sud; L’Université de Witwatersrand; Département d’archéologie de l’Université du Botswana à Gaboron. 2017, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la céramique du site de Basi attribuée initialement au Néolithique final. Un point sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Corse. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roquemissou et le groupe des Treilles dans l’Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2016, pp.193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production céramique Néolithique final de Roquemissou de la campagne de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2016, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la collection céramique affiliée aux niveaux du Néolithique final de la Baume d’Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.41-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques des sites issus du programme VaporAfar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fyssen Foundation, Cepam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brake to borrowing, our approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region), DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission. 2015, pp. 96-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey from 11th November until 11th december 2013 / May 11th till June 21th. 2015, 186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. La production céramique du Néolithique final, in T. Perrin (dir.), Fouilles archéologiques de Roquemissou à Montrozier (Aveyron) Roquemissou 2015. Second rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2015, p. 53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la fouille du site d’Hedaito Le Dora, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief overview of the localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region), DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission. 2015, pp. 13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques de La Baume d’Oullen, in L. Slimak, N. Teyssandier (dir.), Fouilles archéologiques de La Baume d’Oulen, Garn et Labastide-de-Virac (Gard – Ardèche). Premier rapport intermédiaire de fouille programmée triennale 2015-2017. Toulouse, Inédit, Déposé au Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2015, pp. 36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations en cours, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques de la fin du Néolithique des monuments mégalithiques de Fontvieille », in Margarit X. (dir.), « Les monuments mégalithiques d'Arles-Fontvieille, état des connaissances, contextes et nouvelles données. Rapport 2014 de Projet collectif de recherche (PCR), Rapport Final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA de PACA, Musé Arles Antique, LAMPEA (UMR 7269) ; Aix-en-Provence. 2014, pp.246-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue – datations sur fraction minérale de l’os (bioapatite) et sur charbons des sites du Gobaad et de la région d’Ali Sabieh – premières observations », in Cauliez J. (Dir.) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2014, pp. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. La production céramique du Néolithique final, in Perrin T. (dir.), Roquemissou. Premier rapport intermédiaire de fouille programmée triennale 2014-2016. Toulouse. Inédit. Déposé au Service Régional de l’Archéologie de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2014, p. 53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from November 11th till December 8th 2013. 2014, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’études. Site de Bel-Air (commune de Sénas, Bouches-du-Rhône). Le site de Bel-Air et les céramiques de la fin du Néolithique provençal. Récipients et décors – fouilles 2012 (Dir. B. Gourlin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre archéologie. 2013, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Rapport d’opération de sondages du site le Calade, Fontvieille (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mayca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 7269/SRA PACA. 2013, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de sondages. Site du Cap Taillat (Var, communes de Ramatuelle et La Croix-Valmer) Aix-en-Provence, UMR 5608 – Traces, Toulouse – SRA et DRAC Provence Alpes Côte d’Azur, Janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 et DRAC Provence Alpes-Côte-d'Azur. 2012, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Étrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2012, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second volet complémentaire : Recherches en domaine actualiste, ethnographie des traditions potières en région Showa et Arsi, in Bon F., Dessie A. (dir.), Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et Européennes. 2012, pp. 18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from May 27th till June 7th, 2012. 2012, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur d’Antakari : le site d’habitat d’Antakari Nord/est, in Gutherz X, Cauliez J. (dir.), Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Étrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2012, p. 10-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur les productions céramiques, in : C. Manen dir. Taï - Remoulins, Gard, Rapport de synthèse 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'archéologie du Languedoc-Roussillon. 2011, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Calanchi Sapar’Alta (Sollacaro) et les céramiques de la fin du Néolithique corse. Récipients et décors – fouilles 1986-1990 en Terrasse nord, Rapport d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Archéologies et DRAC Corse, Liège. 2010, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rue Sans Nom (Manosque, Alpes-de-Haute-Provence) et les céramiques néolithiques, Rapport d’études, in Thirault E. (Dir.) rapport de fouille Rue Sans Nom, Manosque, Paleotime, Villard-de-Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime. 2010, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône). Récipients et décors fouilles M. Escalon de Fonton – analyse comparative des deux phases Néolithique final de l’Habitation n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport d’études, Centre Archéologique du Var et Atelier du Patrimoine de la ville de Martigues, Toulouse. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique Néolithique final découverte dans la Chapelle de l’Annonciade à Martigues (Bouches-du-Rhône) », in Marino H. (Dir.), Rapport de fouilles de la Chapelle de l’Annonciade (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Atelier du Patrimoine de la ville de Martigues. 2009, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique en République de Djibouti. Mission 2008, réalisée en Janvier-Février 2009. Région de Dikhil. Sous préfecture d’As Eyla et Région d’Ali Sabieh. Sous préfecture d’Ali Addé, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2009, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques de la région d’As Eyla », in Gutherz X., Hérouin S., Pène J.-M., Cauliez J. (Dir.), Mission archéologique en République de Djibouti. Mission 2008, réalisée en Janvier-Février 2009. Région de Dikhil. Sous préfecture d’As Eyla et Région d’Ali Sabieh. Sous préfecture d’Ali Addé, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2009, 14-88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final », in Martin L. (Dir.), Chemin d’Aix. Occupations du Chasséen récent, du Rhône-Ouvèze, du premier âge du Fer et du haut Moyen-Âge à Saint-Maximin (Var). Rapport final d’opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée/SRA PACA/Ville de Saint-Maximin. 2008, p. 40-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Dolmen des Arnajons », in Sargiano J.-P., Bressy C., Cauliez J., D’Anna A., Pellissier M., Plisson H., Renault S., Richier A., Sivan O. (Dir.), Le Dolmen des Arnajons, Le Puy-Sainte-Réparade, Bouches-du-Rhône, tranchée 2012, site 210. Document final de synthèse. Rapport de synthèse, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 6636/INRAP. 2008, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Piatscheck C. (Dir), Rapport d’opération archéologique 2008. Campagne de sondages à l’étang des Aulnes. Redorcarmin/Saint-Martin-de-Crau/Bouches-du-Rhône, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 6636/SRA PACA. 2008, p. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de la ZAC du Domaine Saint-Paul au lieu dit les Molles à Manduel (Gard), in Breuil J.-Y. (Dir.), Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne. Projet Collectif de Recherche, rapport intermédiaire d’activités scientifiques année 2006, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2006, pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intentions et apports des fouilles récentes dans le projet de réexamen des collections anciennes du Collet-Redon », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2006, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Couronnien et son implication dans la mise en place du groupe Rhône-Ouvèze. Un état de la question », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d’activité 2005, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) et le Couronnien. La céramique de l’Habitation n°1 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d’activité 2005, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions matérielles du site du Limon-Raspail : la céramique », in Cauliez J. (Dir.), Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2005, p. 91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique du site « Gazoduc A0 616 » (Brignoles, Var) », in Chapon P., Sivian O. (Dir), Gazoduc Le Val – La Garde à Brignoles, Camps, Cuers, Forcalqueiret, Garéoult, Hyères, La Celle, La Crau, La Farlède, La Garde, Roquebrussanne, La Valette, Le Val, Pierrefeu, Puget-Ville, Rocbaron, Sainte-Anastasie, Solliès-Pont et Solliès-Ville (Var). Rapport final d’opération de diagnostic, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAP SRA PACA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du site de Wakrita », in Duday H., Cauliez J., Demangeot C., Gutherz X., Hérouin S., Lefèvre D., Lesur J., Pène J.-M., Omar Ismaël M. (Dir.), Mission archéologique en République de Djibouti. Mission 2004, réalisée en Janvier-Février 2005. As Eyla - District de Dikhil. Sites de Wakrita, Haïdalou 2 et Hara Idé 3, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères, CERD (Djibouti). 2005, p. 6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA,. 2005, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions matérielles du site du Limon-Raspail : le matériel de mouture », in Cauliez J. (Dir.), Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2005, p. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu concernant la 1ère phase d’occupation Néolithique final », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de fouille programmée 2004, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues,. 2004, p. 39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Lemercier O., Blaise E., Cauliez J., Lazard N., Pellissier M., Piastcheck C., Provenzano N. (Dir.), La Bastide Blanche à Peyrolles (Bouches-du-Rhône) Site du Néolithique final Rhône-Ouvèze et Campaniforme et nécropole paléochrétienne, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2004, p. 87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de fouille programmée 2004, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2004, 113 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections de surface et sondages ponctuels réalisés sur les sites de la région du Gobaad », in Duday H., Cauliez J., Demangeot C., Gutherz X., Hérouin S., Lesur J., Pène J.-M., Omar Ismaël M., Mission archéologique en République de Djibouti. Mission 2003, réalisée en Janvier-Février 2004. As Eyla - District de Dikhil. Sites d'Hara Idé 2 et 3 et d'Ali Daba 2 à 12, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères, CERD (Djibouti). 2004, p. 6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etudes céramiques et mises en perspective chrono-culturelle », in Plisson H. (Dir), Productions laminaires remarquables du Midi de la France (fin du Néolithique, début de l’Âge des métaux), Rapport d’activités 2003, Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEPAM/SRA PACA. 2003, pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la céramique des campagnes 2003 », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, p. 41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transition du Néolithique moyen au Néolithique final, aux origines du Couronnien. Approche collective des séries du « Néolithique récent ». Réunion de travail du 24 octobre 2003 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2003, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Lemercier O., Blaise E., Cauliez J., Furestier R., Gallin A., Gilabert C., Guendon J.-L., Lazard N., Pellissier M., Provenzano N., Thomann A. (Dir.), La Bastide Blanche à Peyrolles (Bouches-du-Rhône) Site du Néolithique final Rhône-Ouvèze et Campaniforme et nécropole paléochrétienne, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2003, p. 113-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’enceinte de l’Âge du Bronze ancien », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan stratigraphique et principales phases d’occupation », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, p. 103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique, in Furestier R., Cauliez J., Gilabert C., Lazard N., Lemercier O. (Dir.), Rapport de synthèse des fouilles programmées du site du Fortin-du-Saut (Châteauneuf-les-Martigues, Bouches-du-Rhône), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Couronnien en Haute-Provence. Premiers résultats et état des travaux sur la première phase d’occupation du site de la Fare à Forcalquier (Alpes-de-Haute-Provence) au Néolithique final », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.144-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, 13). Les campagnes de fouilles de 2002 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence occidentale. Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d'activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incidence du groupe Couronnien sur la genèse du Rhône-Ouvèze : quelques pistes d’une démarche comparative », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.172-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique, in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 2ème année, Campagnes 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 2ème année, Campagnes 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 1ère année, Campagne 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2001, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse des céramiques de la fin du Néolithique en Provence. Nomenclature et fiche descriptive », in Lemercier O. (dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du groupe Rhône-Ouvèze et la question du Fontbouisse en Provence. Implications pour l’étude du Couronnien. Présentation des résultats de l’étude de la céramique du site de la Fare à Forcalquier », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 1ère année, Campagne 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2001, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne 2001 du site du Collet-Redon à Martigues (Bouches-du-Rhône) », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Baume d’Oulen, Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Proto histoires méridionales, Actes des 12èmes Rencontres Méridionales de Préhistoire Récente – Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-409, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bompangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Rift second Colloquium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in M. Laroche, L. Bruxelles, P. Galant, M. Ambert (dir.), Actes du colloque international en Hommage à Paul Ambert. Cabrières (Hérault), du 15 au 19 septembre 2019 - Paysages pour l'Homme, Cabrières, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 261-274., 2019, actes du colloque international en Hommage à Paul Ambert, Cabrières (Hérault), du 15 au 19 septembre 2019 p. 267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire & Actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. Archives d'Ecologie Préhistorique, pp.634, 2016, 9782358420198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.7-10, 2023, DU BIG DRY À L’HOLOCÈNE EN AFRIQUE DE L’EST ET AU-DELÀ / FROM THE BIG DRY TO THE HOLOCENE IN EASTERN AFRICA AND BEYOND. Actes de la Séance de la Société préhistorique française Toulouse, 25-28 septembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivait-on en Afrique il y a 12000 ans. Emission radio pour RFI : Afrique Mémoire d’un continent avec Elgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission carottage au lac Abbé - CNRS Le Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Tissolong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve citoyenne – Portrait d’engagée – Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée de Terre Et de Combat Pôle Rayonnement Culturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les morts de Djibouti (République de Djibouti) - Podcast pour Mondes Sociaux Magazine académique des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'engagée - Réserve Citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée de Terre Et de Combat Pôle Rayonnement Culturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 - Dikhil - Djibouti - &amp;quot;Wixii ugu yaabka badnaa ee aan arko waligay&amp;quot; séquence de tournage avec le youtubeur : Qays Qeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qays Qeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Terre, des Sols ». « Terre cuite, nos ancêtres les potiers ». Revue en ligne. Exploreur » de l’Université Fédérale Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'Archéo, Interview de Jessie Cauliez, archéologue au CNRS réalisée et montée par Zinedine et Abouna, Protection Judiciaire de la Jeunesse de Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinedine .</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouna .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jessie Cauliez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis archéologue, préhistorienne, néolithicienne, chargée de recherches au CNRS au laboratoire TRACES de Toulouse. Ici je co-dirige l’équipe PRBM, Préhistoire Récente du Bassin Méditerranéen. J’analyse les trajectoires historiques, adaptatives, évolutives des sociétés de l’Holocène et plus particulièrement des premières sociétés agro-pastorales. Je travaille à la restitution de scenarii sur leur autonomie, intégration, réciprocité, métissage, innovation, conservatisme, assimilation, acculturation, déculturation. Mes travaux portent sur la Méditerranée nord occidentale, la Corne de l’Afrique et l’Afrique australe où je dirige actuellement plusieurs programmes de recherche. La nécessité de construire des référentiels interprétatifs en anthropologie sociale m’a conduite également à développer des travaux ethnographiques en Éthiopie, auprès de plusieurs groupes ethnolinguistiques. Ainsi, je cherche à mieux comprendre les liens unissant traditions techniques et groupes socio-culturels d’une part et les mécanismes en jeu derrière les processus d’innovation (emprunt/non-emprunt) et de diffusion de la culture matérielle d’autre part. Comment les individus construisent leur identité, maintiennent et font évoluer des frontières sociales ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a prehistorian Archaeologist, Fellow Researcher at the CNRS French National Center of Scientific Research, at the TRACES UMR 5608 Laboratory in Toulouse Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés. Here, I am co-director of the “PRBM” research team “Later Prehistory of the Mediterranean basin”. I analyse the historic trajectories of Holocene societies through research firmly anchored in the production of new data. I participate in the reconstruction of models charting the economic, technological and social mutations that characterize the arrhythmic evolution of the first agro-pastoral societies, at the dawn of metallurgical developments. My work focuses on the north-western Mediterranean, the Horn of Africa and the Southern Africa, where I currently direct several research programmes. In light of the necessity to build up interpretative referentials in social anthropology, I have also developed ethnographic work in Ethiopia, with several ethno-linguistic groups. In this way, I aim to enhance our understanding of the links between technical traditions and socio-cultural groups on one hand, and the mechanisms at work in the diffusion processes of material culture on the other hand. How do individuals build up their identity, and maintain and develop social boundaries?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clefs : Néolithique, Néolithisation, Méditerranée nord occidentale, Corne de l’Afrique, Afrique australe, Ethnoarchéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth construction from past to present: Initial results of the ethnoarchaeological program in the Gobaad Basin (Republic of Djibouti, Dikhil region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Osman Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101663. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Combe-Grèze (La Cresse, Aveyron) : nouvelles données sur la néolithisation des Grands Causses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Defranould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 10 (10), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.3920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et consolidation des premières sociétés à économie de production en Afrique australe, quels défis pour leur compréhension ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier Préhistoire et hommes modernes, 21, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis at Limon-Raspail (Vaucluse, Southeastern France): new data concerning the vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), p. 53-68. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Calade, un petit habitat de l’extrême fin du Néolithique en périphérie des monuments mégalithiques de Fontvieille (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mayca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs en République de Djibouti : étude des restes humains inédits du site d’Hara Idé 3 (Bassin du Gobaad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, Supplément 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Limon-Raspail à Bédoin dans le Vaucluse et le Néolithique final de moyenne vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.263-330. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2011.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des aires culturelles au Néolithique final dans le sud-est de la France : dynamiques de formation et d’évolution des styles céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53, pp.85-202. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2011.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour réécrire la fin du Néolithique dans le sud-est de la France : bilan critique sur cent années d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.241-313. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2010.2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arnajons (Le-Puy-Sainte-Réparade, Bouches-du-Rhône) : un nouveau dolmen dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sargiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture d'un modèle architectural du IIIe millénaire provençal : l'habitation no 1 du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.238-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation des faciès céramiques néolithiques de la région du Gobaad en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4-5), pp.691-715. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus céramiques du IIIème millénaire av. J.-C. dans le Sud-est de la France. Identité du groupe Rhône-Ouvèze.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.125-145. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2007.13652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature et méthode de description pour l'étude des céramiques de la fin du Néolithique en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10-11, pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et savoir-fait potiers dans le rift éthiopien. Dialogues présents, passés et futurs…,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rencontres Scientifiques et Débats d’Idées auprès du grand public –Regards croisés sur le Rift africain, Montpellier Ville de Science 2025 – Agora des Savoirs, Mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine Systems and the Transition to Early Food-Producing Societies in the East African Rift: What Role for Southern Ethiopia and Northern Lake Turkana?, in Toward a comprehensive reconstruction of the Plio-Quaternary paleoenvironments in the Turkana Depression (East African Rift System): Integrating the geology, archaeology and palaeontology (D. Baroni, J.-R. Boisserie, J. Cauliez, A. Mounier, A. Nutz, S. Sanchez-Dehesa Galan, M. Schuster dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 29èmes Rencontres des Sciences de la Terre RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain…édition 2025. Retour de la mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Velemínský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Urciuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Varadzinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Rift africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rencontres Scientifiques et Débats d’Idées auprès du grand public – Conférence. Regards croisés sur le Rift africain, Montpellier Ville de Science 2025 – Agora des Savoirs – Mars, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Insight into the First Production Societies in the Horn of Africa (3rd Millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 57. Beyond Traditional Labels: Multidisciplinary perspectives on transitions in Africa during the Late Pleistocene and Holocene (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal violence among early food production societies in the horn of Africa : new evidences from Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vaduz, Liechtenstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de réserviste citoyenne - Recherches et citoyenneté dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes assises de la Réserve Citoyenne de l’Armée de Terre et de Combat, École Militaire (Paris, France, Février 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armée de Terre et de Combat, Feb 2024, Paris Ecole Militaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agropastoralist societies in the Gobaad basin (Republic of Djibouti): biological diversity, funerary practices and prospects on humanenvironment interactions and societal transformations during the Middle Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GDR Rift Interdisciplinary colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maasaï Mara University, May 2024, Narok, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from Afar: Cultural transformations during the transition to agro-pastoralist societies in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologist (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural transformations during the transition to pastoralism in the Horn of Africa (3rd millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Society of Anthropology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du site de Safia : Une fenêtre sur les traditions techniques de la Province d'Aousserd-région Dakhla-Oued Ed Dahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de la recherche dans le Rift (et plus largement en Afrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain…édition 2023. Retour de la mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et valoriser les collections archéologiques et paléontologiques dans le rift : expériences de collaborations scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain à la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilier céramique du site de Safia : Un élément d'identification des traditions techniques dans la Province d’Aousserd (Région Dakhla-Oued Eddahab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Idrissi A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in International Conference. The Universal Value of the African Prehistory, Centre National pour la Recherche Scientifique et technique de Rabat, Maroc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rabat (Maroc), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture de terre : genèse et développement d'un programme ethnoarchéologique à Djibouti, province de Dikhil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n XXIVème colloque du GMPCA Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Session Techniques, Matériaux, Energies, Productions (Session 3.3. Faire, voir faire, analyser : les expérimentations et les enquêtes ethnographiques en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste technique à l’expression culturelle, des matières premières à l’écologie : les savoirs et savoir-faire potiers du Rift éthiopien, des modèles de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des derniers chasseurs-cueilleurs aux premiers éleveurs dans la Corne de l’Afrique. Regards de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Genevois d’Archéologie à l’Uni Mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues vous racontent le terrain. Retour des fouilles dans le Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le lac Abhé révèle sa Préhistore. Patrimoine archéologique de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 5ème Régiment Inter-Armes d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation/Débat. Projection du documentaire « Éthiopie, le mystère des mégalithes » d'Alain Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAP Les Mondes du Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels en soutien à l’étude des poteries modelées : la céramothèque de la plateforme ArcheoScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier, conserver et restaurer les terres cuites gréco-romaines aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galbois Estelle, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des derniers chasseurs-cueilleurs aux premiers éleveurs de la Corne de l’Afrique. Regards de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS STRESS : Le stress écologique, levier à l’émergence des premières sociétés de production dans la Corne de l’Afrique ?, Modélisation du régime paléohydrologique du lac Abhé (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution des programmes PEPS Projets Exploratoires Pluridisciplinaires de INEE, CNRS, PEPS TERRE, OCEANS, HOMMES-MILIEUX, INTERACTIONS, SPACIALISATION – TOHMIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Ecologie et de l'Environnement, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'obsidienne dans la Corne de l'Afrique entre OIS3 et Holocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des chaînes opératoires céramiques : un nouveau dialogue entre archéologie et ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance ouverte de la Société Préhistorique française, Céramiques imprimées de Méditerranée Occidentale : matières premières, productions, usages et transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et impacts du non emprunt de la métallurgie du cuivre en Provence à la fin du Néolithique. Que nous disent les productions céramiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Laroche, L. Bruxelles, P. Galant, M. Ambert, Oct 2019, Cabrières, France. pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements, populations et pratiques funéraires dans la Corne de l'Afrique durant l'Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossier Benoit. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque hommage à Paul AMBERT Paysages pour l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAROCHE Marie, BRUXELLES Laurent, GALANT Philippe, AMBERT Martine, Oct 2019, Cabrières (Hérault), France. pp.261-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géomorphologique et environnemental des premières sociétés de production dans la Corne de l’Afrique. Variations climatiques et paléohydrologiques du Lac Abhé depuis la fin du Pléistocène, Djibouti et Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites functions, socio-economic organization and geo-cultural dynamics: the contribution of cross approaches between typology and technology. Neolithic case study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth World IUSPP Congress Union International de Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Art du Dakka en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du Groupe de Recherche Archéologique d’Agde avec l’Association des Amis de l’Art rupestre Saharien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social groups, technical traditions and pottery handicraft. Ethnographic examples from Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Origin Center Johannesburg, Wits University, Afrique du Sud, in Public Lecture Series Rock Art &amp; Symbolic Expression. A Southern Africa – France Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur les premiers éleveurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Ministère de l’Enseignement supérieur et de la recherche de la République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First biological insights on new early Holocene human remains from the site of Hara Idé 3, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Society for the Study of Human Evolution ESHE (Leiden, The NetherLands, septembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the lacustrine evolutions of Lakes Ngami, Makgadikgadi on the Origins and consolidation of the first pastoralist societies in the Northern Botswana. A new archaeological, geomorphological and paleohydrological program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bi-Annual ASAPA Conference, session Recent contributions to the later Stone Age and Rock Art Research in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Southern African Professional Archaeologists, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remains from the Late Pleistocene site of Hara Idé 3, Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth Biennal conference of the Society for Africanist Archaeologists (SafA), June 2016, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phase récente de l’art rupestre en République de Djibouti : les sites du Dakka (région de Dikhil, République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des recherches archéologiques en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou (Montrozier, Aveyron) : premiers résultats et perspectives des nouvelles recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent phase of rock art in the Republic of Djibouti: the sites of Dakka (Dikhil Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bashore Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un programme de protection et de valorisation du patrimoine archéologique en République de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dépôts mortuaires néolithiques atypiques sur le site de plein air de Bel Air, à Sénas (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Méridionales de Préhistoire Récente – De la Tombe aux territoires et Actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.501-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel-Air, Sénas (Bouches-du-Rhône). Un site d’habitat de plein-air de la fin du Néolithique sur le piémont oriental du Mass if des Alpilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G.L. Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Escourbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire récente - De la tombe au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian sourcing in Southwest Arabia and the Horn of Africa : implications for human mobility and interaction in the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Keall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un site littoral de la fin du Néolithique en Provence oriental : le Cap Taillat (La Croix-Valmer/Ramatuelle - Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.511-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal BC): the charcoal analysis of Limon-Raspail (Vaucluse, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la pêche pendant l’Holocène dans le Nord-Est africain : l’exemple du site archéologique d’Asa Koma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIèmes Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche site Néolithique final/Campaniforme. Collet-Redon, Provence-Côte d'Azur - Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des secondes Rencontres Nord/Sud de Préhistoire récente Dijon 19-21 novembre 2015. Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Recueil des plans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I. Sénépart (dir.), A. Augereau, M. Besse, A. Hauzeur, F. Giligny, R. Irribarria, O. Lemercier, C. Mordant, M. Talon, E. Thirault, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bell Beaker complex: a vector of transformations? Stabilities and changes of the indigenous cultures in South-East France at the end of the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Pilar Prieto Martinez and L. Salanova L. (eds), Mobility and local evolutions during the 3rd BC in Europe. Bell Beaker International Conference : from Atlantic to Ural. Oxford Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poio, Galicia, Spain. pp. 88-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation des premiers contours du paysage culturel Néolithique de la Corne de l'Afrique : apports des corpus céramiques de la région du Gobaad en République de Djibouti (Afrique de l'Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance des traditions culturelles céramiques du Néolithique final au début du Bronze ancien dans le Sud-Est de la France : trois exemples de moyenne Provence et de Provence orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Rencontres Méridionales de Préhistoire Récente (Marseille, France, novembre 2008), Marges, frontières et transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique Africaine Imprimée/African Impressed Ceramics: Identifying tools, techniques and practices through decoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Commelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Garcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the research network « Making a good impression: 5000 years of pottery of the Sahara-Sahel borderlands » Anne Haor (Dir.), 6-11 april 2008, (University of East Anglia, Trinity College Oxford &amp; London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) ; passé, présent et futur des recherches sur l'économie d'un site néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône) : passé, présent et futur des recherches sur l’économie d’un site Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Avignon, France. pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Néolithique final de La Bastide Blanche (Peyrolles-en-Provence, Bouches-du-Rhône). Premiers résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouéré P., Chevillot C., Courtaud P., Ferullo O., Leroyer C. (Dir.), Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux, Périgueux, Coédition Association pour le Développement de la Recherche Archéologique et Historique en Périgord et Préhistoire du Sud-ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final Couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au Projet Collectif de Recherche de l’UMR 6636 (1947-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Avignon, France. pp.473-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et implantations du Néolithique final à l'âge du Bronze ancien au Collet-Redon (Martigues – Bouches-du-Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Périgueux, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1974-2004 : le site du Fortin-du-Saut (Châteauneuf-les-Martigues, Bouches-du-Rhône) et le Campaniforme 30 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.297-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au projet collectif de recherche de l'UMR 6636 (1947-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.473-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00223013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation Néolithique final à Saint Maximin (83), le site du Chemin d'Aix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Périgueux, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de la Bastide Blanche (Peyrolles-en-Provence, Bouches du Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.473-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation de la fin du Néolithique moyen du site de Chemin d’Aix à Saint-Maximin (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde Quatrième millénaire. Du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines. Table ronde internationale Suisse, Italie, France, Espagne, Aix-en-Provence, France, 11-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Néolithique final de La Fare (Forcalquier, Alpes-de-Haute-Provence) : résultats 1995-1999 et révision chronoculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dartevelle H. (Dir.), Auvergne et Midi - Actualité de la recherche : Actes de la cinquième session des Rencontres Méridionales de Préhistoire récente, Clermont-Ferrand (Puy-de-Dôme), 8 et 9 novembre 2002, Cressensac, Supplément à la revue Préhistoire du Sud-Ouest, 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France. pp.445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de La Fare (Forcalquier, Alpes-de-Haute-Provence). Résultats 1995-1999 et révision chronoculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e rencontres méridionales de Préhistoire récente - Clermont-Ferrand, Auvergne et Midi 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cressensac, France. pp.445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du paysage et des types d'implantation au Collet-redon (La Couronne, Martigues - Bouches-du-Rhône) du Néolithique final à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es rencontres méridionales de préhistoire récente, Périgueux, 14-16 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et ruptures du Néolithique final au Bronze en ancien en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varia Neolithica III, Beiträge zur Ur- und Frühgeschichte Mitteleuropas (Bavière, Allemagne, Avril 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions techniques des productions céramiques de la Province d’Aousserd (Région de Dakhla-Oued Eddahab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Rhosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire au Maghreb : Sociétés pré et protohistoriques et évolutions paléoenvironnmentales, 11ème Rencontre des Quaternaristes Marocains, Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs-cueilleurs en République de Djibouti : étude des restes humains inédits du site d’Hara Idé 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris (Paris, France, Janvier 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des traditions potières en zone Arsi, Région Oromiya (vallée du Rift – Ethiopie). Transmission des techniques et des styles céramiques inter-groupes et inter-individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnoarchaeological studies of Oromo and Woloyta potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l’association archéologieque Panafricaine de Préhistoire et Disciplines associés/XXIIe Rencontre biennale de la Société des archéologues africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of a extra-regional technical change in the autochthonous groups : the example of the diffusion of copper metallurgy from Italy to Southern France at the end of the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">session A25a Materials, Productions, Exchange networks and their impact on the societies of Neolithic Europe (J. Guilaine et M. Besse dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth World IUSPP Congress Union International de Sciences Préhistoriques et Protohistoriques, September 2014, Burgos, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian rift : Ethnographic studies of Oromo, Woloyta and Wata potters communities (Eastern Showa and Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical style of pottery: marker of individual or collective differentiation. Results of an ethnological study on Oromo potters and Wolayta potters of the center of Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shiferaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth International Conference
+ of Ethiopian Studies. Movements in Ethiopia/Ethiopia in Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerafim (Céramique Africaine Imprimée / African Impressed Ceramics) - Creation of a technical index of motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Commelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Garcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth Congress of the Society of Africanist Archaeologist SAfa, September 2008, Frankfort, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà. From the Big Dry to the Holocene in Eastern Africa and beyond, Actes de la Séance Société Préhistorique française, 25-28 Septembre 2019, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société Préhistorique Française. 20, 157 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Senepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, Pierre à penser, Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AEP, 469 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France. Acquis 1992-2012. Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente, Porticcio, 18 au 20 octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.644, 2014, 978-2-35842-012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente, Saint-Georges-de-Didonne, 8 et 9 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493, 2012, 9782358420075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2900-1900 av. n.é. Une méthodologie et un référentiel pour un millénaire de produits céramiques dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préhistoire Méditerranéenne, 127 p. http://journals.openedition.org/pm/566. , 127 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces vides : preuves d'absences ou absences de preuves ? Une brève introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.3-4, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate valorisation des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay Birru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Sandrine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.162-167, 2024, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Pik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.153-159, 2024, 9782749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions potières en Éthiopie, du présent au passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.34-35, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d’Oulen : Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-408, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe social, statut du site, statut de la production et phasage du Ferrières : la céramique de la séquence Néolithique final du Taï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen, Le Taï Remoulins (Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2, Archives d'Ecologie Préhistorique, pp.709-753, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispersions humaines au rythme du relief et du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Moligni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi; CNRS, pp.124-129, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humains face au Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand Rift africain : à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS le cherche midi, pp.100-137, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de la séquence Néolithique final de la grotte de la Chauve-Souris : statut de la production, statut du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie du site de Donzère Chauve-Souris (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Document d’Archéologie en Rhône-Alpes et en Auvergne, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et innovations des premières sociétés de production en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-X. Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne. De l’Acacus au Zimbabwe. 20000 avant notre ère – XVIIe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.468-497, 2018, 978-2701198361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de production en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique ancienne. De l’Acacus au Zimbabwe : 20000 ans avant notre ère-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.468-497, 2018, 978-2701198361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et les céramiques néolithiques de la région du Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-141, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bel Air, Sénas (Bouches-du-Rhône). Un site d’habitat de plein-air de la fin du Néolithique sur le Piémont oriental du Massif des Alpilles. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G.L. Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Escourbiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire &amp; Actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente, Montpellier (34), 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie préhistorique, pp.285-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique et traditions techniques sur le site Néolithique final du Limon-Raspail à Bédoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potiers à Bédoin, 2000 ans de tradition. Activités et industries autour du Mont Ventoux des origines à nos jours. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bédoin/INRAP/Ministère de la Culture et de la Communication/Direction régionale des Affaires culturelles de Provence-Alpes-Côte d'Azur/Cave coopérative des vignerons du Mont Ventoux, p. 24, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des temps néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Buisson-Catil et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaucluse préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Barthélemy, pp.201-252, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopot. Référentiel technique et fonctionnel de traditions potières éthiopiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des médecins au chevet des patients de Dikhil (sous-préfecture d'As Eyla, Djibouti). Reportage pour le journal télévisé TV5 Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV5 Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique, Publications Web sur le site internet Grands sites archéologiques du Ministère de la Culture et de la Communication français (https://archeologie.culture.fr/fr) dans la rubrique focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://archeologie.culture.gouv.fr/fr/la-collection-grands-sites-archeologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Saleh. Interview : En aparté avec… Jessie Cauliez, pour Human Village. L'information autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission PSPCA Premières Sociétés de Production dans la Corne de l’Afrique du Ministère de l’Europe et des Affaires Etrangères, Pages web hébergées sur le site internet &amp;quot;Grands sites archéologiques&amp;quot; du Ministère de la Culture et de la Communication français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez les potières Woloyta, chaîne opératoire de fabrication d’une jarre. Goljoota, Région Oromo, Zone Arsi, Éthiopie, Réalisation Fabien Marcorelles pour l’exposition permanent de l’espace archéologique départemental de Montrozier, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopie, Le Mystère des Mégalithes. Documentaire 90 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Arte Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cnrs Image</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Craemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventurier et le berceau de l’humanité&amp;quot;. Reportage 32 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France 2 Envoyé Spécial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques Méditerranéennes : Taillat-Camarat, les Caps fantastiques. Documentaire 28 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France Télévision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- France 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the Ethiopian Rift: Ethnoarchaeological studies of Oromo, Wolayta and Wata potters communities (Arsi, Oromiya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msk Productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec L'Intervention De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Taillat (Communes de Ramatuelle et La Croix-Valmer, département du Var) » Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2012, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p. 112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limon-Raspail, Bédoin – Vaucluse », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2005, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, p. 197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2004, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, p. 170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2003, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. 134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2002, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, p. 119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bastide Blanche à Peyrolles (Bouches-du-Rhône) : site perché du Néolithique final Rhône-Ouvèze et Campaniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Piatscheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Provenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Martigues, La Couronne, Le Collet-Redon (Bouches-du-Rhône) », Bilan scientifique. Région Provence-Alpes-Côte d’Azur 2001, Aix-en-Provence, DRAC Ministère de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique final de la Bastide Blanche (Peyrolles-en-Provence, Bouches-du-Rhône) : Premiers résultats 2003-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique de Basì à Serra-di-Ferro (Corse-du-Sud). Premier rapport intermédiaire (2023) d’opération programmée triennale 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Corse. 2024, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la deuxième année de la troisième quadriennale sur les travaux conduits en 2024 (sur financements 2023) + opérations projetées pour 2025, Mission archéologique franco-djiboutienne, avec les contributions de Maréchal L., Revel M, Gutherz X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Djibouti Palace Kempinski, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla, Association pour le Développement de la Caravane du Gobaad. 2024, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Planet. Collection 2023., in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron) Campagne 2023, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2023, p. 153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne, avec les contributions de Abdoulkader M., Alarashi H., Aubourg Q., Baudouin E., Coudert L., Crevecoeur I., Diaz A., Douze K., Fourvel J.-B., Hérouin S., Hervé G., Gutherz X., Lesur J., Maréchal L., Marquebieille B., Mensan R., Mologni C., Osman Ali I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Sheraton, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla. 2023, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Observations préliminaires des productions céramiques de Basì affiliées initialement aux niveaux Néolithique final – Années 2021 – 2022 – 2023, in T. Perrin (dir.), Basi 2023, Premier rapport de fouille programmée triennale 2023-2025 (Serra-di-Ferro- Corse-du-Sud), Toulouse, inédit, déposé au Service Régional de l’Archéologie de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Régionale des Affaires Culturelles, Corse. 2023, p. 133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la deuxième année de la troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) + opérations projetées pour 2025, Mission archéologique franco-djiboutienne, avec les contributions de Abdoulkader M., Aubourg Q., Baudouin E., Diaz A., Fourvel J.-B., Hérouin S., Gutierrez De Leone P., Gutherz X., Lesur J., Maréchal L., Marquebieille B., Martin N., Mechadi Y., Mologni C., Osman Ali I., Revel M, Youssouf Aden A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge, de l’Institut des Déserts et des Steppes et des partenaires culturels Neem Farm, Air France, Djibouti Palace Kempinski, BCI Mer Rouge, Marrill, Groupe Coubèche, FFDJ, Agence Safar, Association pour le développement des jardins d’As Eyla, Association pour le Développement de la Caravane du Gobaad. 2023, 183 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des collections patrimoniales et création d’un Centre de Conservation et d’Etudes à Djibouti, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du Planet. Collection 2022., in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron) Campagne 2022, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports , Fouilles programmées, Le Planet, Etudes et mobiliers campagnes 2016 à 2021, Vol2, 583 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Peinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5608 TRACES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques Entre technologie et typologie, in M. Maillé et K. Costa (Dir.), Rapport de fouilles programmées du site du Planet, Commune de Fayet (Aveyron), Volume 2. Études et mobiliers. Campagne 2016 à 2021, Service régional d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2021, p. 453-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la quatrième année de la deuxième quadriennale sur les travaux conduits en 2021 (sur financements 2020) + opérations projetées pour la future quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne, Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba, Avec le soutien et le concours du Service de Coopération et, d’Action Culturelle de l’Ambassade de France en République de Djibouti, du CNRS INEE, de l’Agence Nationale de la Recherche, de l’Institut des Déserts et des Steppes et de la Banque du Commerce et de l’Industrie Mer Rouge. 2021, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre du Dakka, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 86-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques du site du Planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2019, pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action n°1, projet de retour des collections archéologiques exportées en France pour étude, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions céramiques du site du Planet, un point sur les collections en cours de constitution et argumentaire pour leur étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Affaires Culturelles Occitanie, Conseil Général de l’Aveyron, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais. 2018, pp.191-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action de valorisation, Action n°1 restitution des collections archéologiques exportées en France pour études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C réalisées en 2018 et argumentaire pour le choix des dates en cours ou à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques in E. Defranould dir., Combe-Grèze 2018, Rapport de fouille programmée annuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie. 2018, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection sur les argiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations OSL sur les séquences géologiques et archéologiques du Gobaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et Innovations des Premières Sociétés de Production en Afrique Australe. Des trajectoires adaptatives. L’impact des évolutions lacustres des lacs Ngami, Mababe et Makgadikgadi sur les origines et la consolidation des premières sociétés productrices dans le nord du Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pour l’Institut Français d’Afrique du Sud, L’Université de Witwatersrand (Johannesburg, Afrique du Sud), Le Département d’archéologie de l’Université du Botswana à Gaboron. 2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’évolution du paléolac Abhé, pour une cartographie prospective des implantations humaines et la reconnaissance de nouveaux sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2017, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques de Macho Hill, Bulbula 1 et Bulbula 2, un bref examen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608, CFEE, ARCCH, Ministère de l'Europe et des Affaires Etrangères. 2017, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la collection céramique affiliée aux niveaux du Néolithique final de la Baume d’Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le tumulus funéraire de Tamiru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections sur les argiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2017, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite du bilan géomorphologique du Gobaad et découverte de nouveaux tumuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibout. 2017, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et Innovations des Premières Sociétés de Production en Afrique Australe. Des trajectoires adaptatives. L’impact des évolutions lacustres des lacs Ngami, Mababe et Makgadikgadi sur les origines et la consolidation des premières sociétés productrices dans le nord du Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sadr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Français d’Afrique du Sud; L’Université de Witwatersrand; Département d’archéologie de l’Université du Botswana à Gaboron. 2017, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la céramique du site de Basi attribuée initialement au Néolithique final. Un point sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Corse. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Roquemissou et le groupe des Treilles dans l’Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2016, pp.193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production céramique Néolithique final de Roquemissou de la campagne de 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2016, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la collection céramique affiliée aux niveaux du Néolithique final de la Baume d’Oulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2016, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.41-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques des sites issus du programme VaporAfar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fyssen Foundation, Cepam. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brake to borrowing, our approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region), DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission. 2015, pp. 96-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. La production céramique du Néolithique final, in T. Perrin (dir.), Fouilles archéologiques de Roquemissou à Montrozier (Aveyron) Roquemissou 2015. Second rapport intermédiaire de fouille programmée triennale 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2015, p. 53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de la fouille du site d’Hedaito Le Dora, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief overview of the localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region), DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission. 2015, pp. 13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey from 11th November until 11th december 2013 / May 11th till June 21th. 2015, 186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions céramiques de La Baume d’Oullen, in L. Slimak, N. Teyssandier (dir.), Fouilles archéologiques de La Baume d’Oulen, Garn et Labastide-de-Virac (Gard – Ardèche). Premier rapport intermédiaire de fouille programmée triennale 2015-2017. Toulouse, Inédit, Déposé au Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Languedoc-Roussillon/Rhône-Alpes. 2015, pp. 36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations en cours, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques de la fin du Néolithique des monuments mégalithiques de Fontvieille », in Margarit X. (dir.), « Les monuments mégalithiques d'Arles-Fontvieille, état des connaissances, contextes et nouvelles données. Rapport 2014 de Projet collectif de recherche (PCR), Rapport Final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA de PACA, Musé Arles Antique, LAMPEA (UMR 7269) ; Aix-en-Provence. 2014, pp.246-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue – datations sur fraction minérale de l’os (bioapatite) et sur charbons des sites du Gobaad et de la région d’Ali Sabieh – premières observations », in Cauliez J. (Dir.) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2014, pp. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. La production céramique du Néolithique final, in Perrin T. (dir.), Roquemissou. Premier rapport intermédiaire de fouille programmée triennale 2014-2016. Toulouse. Inédit. Déposé au Service Régional de l’Archéologie de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie de Midi-Pyrénées. 2014, p. 53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from November 11th till December 8th 2013. 2014, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’études. Site de Bel-Air (commune de Sénas, Bouches-du-Rhône). Le site de Bel-Air et les céramiques de la fin du Néolithique provençal. Récipients et décors – fouilles 2012 (Dir. B. Gourlin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chronoterre archéologie. 2013, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Rapport d’opération de sondages du site le Calade, Fontvieille (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mayca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 7269/SRA PACA. 2013, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’opération de sondages. Site du Cap Taillat (Var, communes de Ramatuelle et La Croix-Valmer) Aix-en-Provence, UMR 5608 – Traces, Toulouse – SRA et DRAC Provence Alpes Côte d’Azur, Janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 et DRAC Provence Alpes-Côte-d'Azur. 2012, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Étrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2012, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second volet complémentaire : Recherches en domaine actualiste, ethnographie des traditions potières en région Showa et Arsi, in Bon F., Dessie A. (dir.), Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et Européennes. 2012, pp. 18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and transmission of ceramics techniques and styles in the ethiopian rift: ethnoarchaeological studies of Oromo, Woloyta and Wata potters communities (Arsi Zone and West Arsi Zone, Oromiya Region)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mission report for DIFFCERAM-CFEE-ARCCH-Fyssen Foundation Survey mission.; Survey mission from May 27th till June 7th, 2012. 2012, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur d’Antakari : le site d’habitat d’Antakari Nord/est, in Gutherz X, Cauliez J. (dir.), Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Étrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2012, p. 10-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sur les productions céramiques, in : C. Manen dir. Taï - Remoulins, Gard, Rapport de synthèse 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'archéologie du Languedoc-Roussillon. 2011, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Calanchi Sapar’Alta (Sollacaro) et les céramiques de la fin du Néolithique corse. Récipients et décors – fouilles 1986-1990 en Terrasse nord, Rapport d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Archéologies et DRAC Corse, Liège. 2010, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rue Sans Nom (Manosque, Alpes-de-Haute-Provence) et les céramiques néolithiques, Rapport d’études, in Thirault E. (Dir.) rapport de fouille Rue Sans Nom, Manosque, Paleotime, Villard-de-Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime. 2010, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône). Récipients et décors fouilles M. Escalon de Fonton – analyse comparative des deux phases Néolithique final de l’Habitation n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport d’études, Centre Archéologique du Var et Atelier du Patrimoine de la ville de Martigues, Toulouse. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique Néolithique final découverte dans la Chapelle de l’Annonciade à Martigues (Bouches-du-Rhône) », in Marino H. (Dir.), Rapport de fouilles de la Chapelle de l’Annonciade (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Atelier du Patrimoine de la ville de Martigues. 2009, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique en République de Djibouti. Mission 2008, réalisée en Janvier-Février 2009. Région de Dikhil. Sous préfecture d’As Eyla et Région d’Ali Sabieh. Sous préfecture d’Ali Addé, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2009, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques de la région d’As Eyla », in Gutherz X., Hérouin S., Pène J.-M., Cauliez J. (Dir.), Mission archéologique en République de Djibouti. Mission 2008, réalisée en Janvier-Février 2009. Région de Dikhil. Sous préfecture d’As Eyla et Région d’Ali Sabieh. Sous préfecture d’Ali Addé, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2009, 14-88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final », in Martin L. (Dir.), Chemin d’Aix. Occupations du Chasséen récent, du Rhône-Ouvèze, du premier âge du Fer et du haut Moyen-Âge à Saint-Maximin (Var). Rapport final d’opérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargiano Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Méditerranée/SRA PACA/Ville de Saint-Maximin. 2008, p. 40-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Dolmen des Arnajons », in Sargiano J.-P., Bressy C., Cauliez J., D’Anna A., Pellissier M., Plisson H., Renault S., Richier A., Sivan O. (Dir.), Le Dolmen des Arnajons, Le Puy-Sainte-Réparade, Bouches-du-Rhône, tranchée 2012, site 210. Document final de synthèse. Rapport de synthèse, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 6636/INRAP. 2008, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Piatscheck C. (Dir), Rapport d’opération archéologique 2008. Campagne de sondages à l’étang des Aulnes. Redorcarmin/Saint-Martin-de-Crau/Bouches-du-Rhône, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMPEA UMR 6636/SRA PACA. 2008, p. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de la ZAC du Domaine Saint-Paul au lieu dit les Molles à Manduel (Gard), in Breuil J.-Y. (Dir.), Espace rural et occupation du sol de la région nîmoise de la Préhistoire récente à l’époque moderne. Projet Collectif de Recherche, rapport intermédiaire d’activités scientifiques année 2006, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2006, pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Couronnien et son implication dans la mise en place du groupe Rhône-Ouvèze. Un état de la question », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d’activité 2005, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intentions et apports des fouilles récentes dans le projet de réexamen des collections anciennes du Collet-Redon », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2006, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) et le Couronnien. La céramique de l’Habitation n°1 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d’activité 2005, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions matérielles du site du Limon-Raspail : la céramique », in Cauliez J. (Dir.), Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2005, p. 91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique du site « Gazoduc A0 616 » (Brignoles, Var) », in Chapon P., Sivian O. (Dir), Gazoduc Le Val – La Garde à Brignoles, Camps, Cuers, Forcalqueiret, Garéoult, Hyères, La Celle, La Crau, La Farlède, La Garde, Roquebrussanne, La Valette, Le Val, Pierrefeu, Puget-Ville, Rocbaron, Sainte-Anastasie, Solliès-Pont et Solliès-Ville (Var). Rapport final d’opération de diagnostic, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAP SRA PACA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du site de Wakrita », in Duday H., Cauliez J., Demangeot C., Gutherz X., Hérouin S., Lefèvre D., Lesur J., Pène J.-M., Omar Ismaël M. (Dir.), Mission archéologique en République de Djibouti. Mission 2004, réalisée en Janvier-Février 2005. As Eyla - District de Dikhil. Sites de Wakrita, Haïdalou 2 et Hara Idé 3, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères, CERD (Djibouti). 2005, p. 6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA,. 2005, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions matérielles du site du Limon-Raspail : le matériel de mouture », in Cauliez J. (Dir.), Rapport de fouille de sauvetage nécessitée par l’urgence absolue, Le Limon-Raspail Lieu dit Le Limon (Bédoin, Vaucluse), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2005, p. 150-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu concernant la 1ère phase d’occupation Néolithique final », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de fouille programmée 2004, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues,. 2004, p. 39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Lemercier O., Blaise E., Cauliez J., Lazard N., Pellissier M., Piastcheck C., Provenzano N. (Dir.), La Bastide Blanche à Peyrolles (Bouches-du-Rhône) Site du Néolithique final Rhône-Ouvèze et Campaniforme et nécropole paléochrétienne, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2004, p. 87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de fouille programmée 2004, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2004, 113 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections de surface et sondages ponctuels réalisés sur les sites de la région du Gobaad », in Duday H., Cauliez J., Demangeot C., Gutherz X., Hérouin S., Lesur J., Pène J.-M., Omar Ismaël M., Mission archéologique en République de Djibouti. Mission 2003, réalisée en Janvier-Février 2004. As Eyla - District de Dikhil. Sites d'Hara Idé 2 et 3 et d'Ali Daba 2 à 12, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Etrangères, CERD (Djibouti). 2004, p. 6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etudes céramiques et mises en perspective chrono-culturelle », in Plisson H. (Dir), Productions laminaires remarquables du Midi de la France (fin du Néolithique, début de l’Âge des métaux), Rapport d’activités 2003, Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEPAM/SRA PACA. 2003, pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La transition du Néolithique moyen au Néolithique final, aux origines du Couronnien. Approche collective des séries du « Néolithique récent ». Réunion de travail du 24 octobre 2003 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2003, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la céramique des campagnes 2003 », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport de synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, p. 41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique », in Lemercier O., Blaise E., Cauliez J., Furestier R., Gallin A., Gilabert C., Guendon J.-L., Lazard N., Pellissier M., Provenzano N., Thomann A. (Dir.), La Bastide Blanche à Peyrolles (Bouches-du-Rhône) Site du Néolithique final Rhône-Ouvèze et Campaniforme et nécropole paléochrétienne, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2003, p. 113-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’enceinte de l’Âge du Bronze ancien », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan stratigraphique et principales phases d’occupation », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport synthèse de fouille programmée 2001-2002-2003, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2003, p. 103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique, in Furestier R., Cauliez J., Gilabert C., Lazard N., Lemercier O. (Dir.), Rapport de synthèse des fouilles programmées du site du Fortin-du-Saut (Châteauneuf-les-Martigues, Bouches-du-Rhône), Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Couronnien en Haute-Provence. Premiers résultats et état des travaux sur la première phase d’occupation du site de la Fare à Forcalquier (Alpes-de-Haute-Provence) au Néolithique final », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.144-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, 13). Les campagnes de fouilles de 2002 », in Lemercier O. (Dir.), Le Couronnien en Basse Provence occidentale. Etat des connaissances et nouvelles perspectives de recherche. Projet Collectif de Recherche. Rapport d'activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incidence du groupe Couronnien sur la genèse du Rhône-Ouvèze : quelques pistes d’une démarche comparative », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2002, pp.172-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique, in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 2ème année, Campagnes 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 2ème année, Campagnes 2002, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2002, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse des céramiques de la fin du Néolithique en Provence. Nomenclature et fiche descriptive », in Lemercier O. (dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du groupe Rhône-Ouvèze et la question du Fontbouisse en Provence. Implications pour l’étude du Couronnien. Présentation des résultats de l’étude de la céramique du site de la Fare à Forcalquier », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 1ère année, Campagne 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec La Collaboration De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2001, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen préliminaire de la céramique », in Durrenmath G., Cauliez J. (Dir.), Le site du Collet-Redon à La Couronne (Martigues, Bouches-du-Rhône), Rapport intermédiaire de fouille programmée, programme triennal, 1ère année, Campagne 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA, Atelier du Patrimoine de la Ville Martigues. 2001, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne 2001 du site du Collet-Redon à Martigues (Bouches-du-Rhône) », in Lemercier O. (Dir.), Le Couronnien en Basse Provence Occidentale, Etat des connaissances et nouvelles perspectives de recherche, Projet Collectif de Recherche. Rapport d’activité 2001, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESEP UMR 6636/SRA PACA. 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Baume d’Oulen, Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Proto histoires méridionales, Actes des 12èmes Rencontres Méridionales de Préhistoire Récente – Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-409, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bompangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Rift second Colloquium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in M. Laroche, L. Bruxelles, P. Galant, M. Ambert (dir.), Actes du colloque international en Hommage à Paul Ambert. Cabrières (Hérault), du 15 au 19 septembre 2019 - Paysages pour l'Homme, Cabrières, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 261-274., 2019, actes du colloque international en Hommage à Paul Ambert, Cabrières (Hérault), du 15 au 19 septembre 2019 p. 267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tombe au territoire & Actualité de la recherche. Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. Archives d'Ecologie Préhistorique, pp.634, 2016, 9782358420198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.7-10, 2023, DU BIG DRY À L’HOLOCÈNE EN AFRIQUE DE L’EST ET AU-DELÀ / FROM THE BIG DRY TO THE HOLOCENE IN EASTERN AFRICA AND BEYOND. Actes de la Séance de la Société préhistorique française Toulouse, 25-28 septembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivait-on en Afrique il y a 12000 ans. Emission radio pour RFI : Afrique Mémoire d’un continent avec Elgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission carottage au lac Abbé - CNRS Le Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Tissolong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve citoyenne – Portrait d’engagée – Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée de Terre Et de Combat Pôle Rayonnement Culturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les morts de Djibouti (République de Djibouti) - Podcast pour Mondes Sociaux Magazine académique des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'engagée - Réserve Citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armée de Terre Et de Combat Pôle Rayonnement Culturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 - Dikhil - Djibouti - &amp;quot;Wixii ugu yaabka badnaa ee aan arko waligay&amp;quot; séquence de tournage avec le youtubeur : Qays Qeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qays Qeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Terre, des Sols ». « Terre cuite, nos ancêtres les potiers ». Revue en ligne. Exploreur » de l’Université Fédérale Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles d'Archéo, Interview de Jessie Cauliez, archéologue au CNRS réalisée et montée par Zinedine et Abouna, Protection Judiciaire de la Jeunesse de Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinedine .</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouna .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -187,51 +187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aubourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Osman Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101663" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2011.2488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2474" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3PRBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13652" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaunay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duplan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Rhosne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idrissi A." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami M." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossier Benoit. Bouby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devellers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117018v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864582v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thouvenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117025v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118236v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910863v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Escourbiac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charvet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046345v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116401v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055962v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Oujaa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967099v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967090v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shiferaw" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abebe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310277v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259814v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Senepart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909085v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=dynamismes-et-rythmes-evolutifs-des-societes-de-la-prehistoire-recente-actualite-de-la-recherche-actes-des-9e-rencontres-meridionales-de-prehistoire-recente-saint-georges-de-didonne-8-et-9-octobre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843184v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503581v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379511v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987054v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135555v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991162v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087315v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarque" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118348v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France 2 Envoy&#233; Sp&#233;cial" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec L'Intervention De" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France 3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118351v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msk Productions" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalczyk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118353v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412083v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118358v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118355v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118359v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087383v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118360v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087397v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468172v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861894v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864635v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suso" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310340v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864615v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864637v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864639v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864640v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452829v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864645v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525751v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864641v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120077v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120086v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442920v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120083v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02120053v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996000v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120087v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996028v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995989v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995995v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995979v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992438v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996282v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996290v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996286v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996031v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996303v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996021v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992433v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991214v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996320v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996310v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thouvenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992426v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996326v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996315v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120091v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996333v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996328v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991234v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992896v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992997v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120073v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120075v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991266v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120089v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roustan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011298v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Baux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123651v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123666v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123652v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123664v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123653v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123667v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123674v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123668v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123669v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126225v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126224v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrenmath" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126222v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126223v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123677v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123676v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123679v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123656v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123678v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124796v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124797v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123657v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124798v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126232v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123658v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124799v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126233v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124800v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124801v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124803v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124802v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126228v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126285v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126236v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126235v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126227v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123660v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126287v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126286v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126230v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126289v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891535v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135601v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307829v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789406v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840185v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289170v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861819v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tissolong" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861839v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;e de Terre Et de Combat P&#244;le Rayonnement Culturel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861806v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861836v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861860v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qays Qeyser" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056182v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauliac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452850v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinedine ." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouna ." TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aubourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Osman Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101663" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3920" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sadr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2011.2488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2474" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3PRBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13652" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaunay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duplan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Rhosne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idrissi A." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami M." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tixier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525928v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossier Benoit. Bouby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devellers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117018v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864582v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thouvenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910861v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Escourbiac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046345v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116401v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223012v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223013v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055962v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Oujaa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967099v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967090v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shiferaw" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abebe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310277v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259814v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Senepart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909085v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=rmpr-10" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=dynamismes-et-rythmes-evolutifs-des-societes-de-la-prehistoire-recente-actualite-de-la-recherche-actes-des-9e-rencontres-meridionales-de-prehistoire-recente-saint-georges-de-didonne-8-et-9-octobre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843227v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay Birru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Lise Goujon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843184v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503581v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056009v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990580v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987054v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/lafrique-ancienne#anchor1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087315v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864495v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056172v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarque" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056175v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452858v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Arte T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cnrs Image" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Craemer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118348v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France 2 Envoy&#233; Sp&#233;cial" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec L'Intervention De" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118350v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France T&#233;l&#233;vision" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- France 3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msk Productions" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalczyk" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118353v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118354v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118358v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118355v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118359v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118360v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087397v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468172v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861894v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864635v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suso" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310340v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864615v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310331v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864637v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864639v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864640v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452829v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864645v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525751v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864641v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120077v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120086v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120082v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442920v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02120053v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120080v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996000v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120087v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996028v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995989v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995995v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01995979v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996282v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996290v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996286v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996031v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996303v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996021v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992433v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996320v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996310v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thouvenot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992426v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991214v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996326v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996315v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120091v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996333v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996328v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991234v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992896v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992997v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120073v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120075v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991266v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991247v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120089v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roustan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011298v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Baux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123651v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123666v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123652v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123653v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123667v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123674v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123668v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123669v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126225v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126222v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126224v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrenmath" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126223v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123676v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123656v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123678v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124797v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123657v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124798v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123658v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126233v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124800v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124799v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124801v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124803v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124802v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126228v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126285v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126236v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126235v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126227v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123660v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126287v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126286v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126230v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126289v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891535v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135601v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307829v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789406v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840185v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289170v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861819v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tissolong" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861839v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arm&#233;e de Terre Et de Combat P&#244;le Rayonnement Culturel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861836v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861860v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qays Qeyser" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056182v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauliac" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452850v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinedine ." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouna ." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>