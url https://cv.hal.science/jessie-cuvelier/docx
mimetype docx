--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,260 +100,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedication to Daniel Vachard (1947-2024)</w:t>
+                <w:t xml:space="preserve">Daniel Vachard's publications (1947-2024): quantitative and geographical analyses of his scientific work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Krainer</w:t>
+                <w:t xml:space="preserve">Marie Antoine-Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer G. Lucas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418763v1</w:t>
+                <w:t xml:space="preserve">hal-05418692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vachard's publications (1947-2024): quantitative and geographical analyses of his scientific work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dedication to Daniel Vachard (1947-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer G. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Antoine-Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418692v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Société Géologique du Nord il y a 50 ans. Tome XCII (92) des Annales (1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Meilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -452,51 +452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coen-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée Houiller de Lille et ses collections : un héritage remarquable de l'activité minière du Nord - Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oudoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -793,51 +793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taniel Danelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis O'Dogherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C Aitchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Laveine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2ème série), pp.65 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -977,342 +977,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambrian fossils from the Barrandian area (Czech Republic) housed in the Musée d'Histoire Naturelle de Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeontological Collections of Lille University - Sciences and Technologies. II - Diplostraca (types and figured specimens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldřich Fatka</w:t>
+                <w:t xml:space="preserve">Marie Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Budil</w:t>
+                <w:t xml:space="preserve">Oscar Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crônier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Vachard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (9), pp.89-101</w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2ème série), pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403161v1</w:t>
+                <w:t xml:space="preserve">hal-02401846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeontological Collections of Lille University - Sciences and Technologies. II - Diplostraca (types and figured specimens)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cambrian fossils from the Barrandian area (Czech Republic) housed in the Musée d'Histoire Naturelle de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldřich Fatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Budil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vachard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukáš Laibl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (2ème série), pp.119-134</w:t>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401846v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections of the Natural History Museum of Lille. VIII. — Diplostraca (Types and figured specimens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar F Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oudoire Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2ème série), pp.109 - 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,312 +1331,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Département de géologie du Musée d'Histoire Naturelle de Lille, des collections à l'image de l'histoire géologique régionale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patrimoine industriel et scientifique : la collection de paléobotanique de l'université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Matrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17, pp.175 - 183</w:t>
+              <w:t xml:space="preserve">Patrimoine industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Patrimoine industriel en Nord-Pas-de-Calais, 65, pp.108 - 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485114v1</w:t>
+                <w:t xml:space="preserve">hal-02485118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine industriel et scientifique : la collection de paléobotanique de l'université de Lille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plus d'un siècle de femmes à la Société géologique du Nord : Reflet de leur place dans l'Enseignement Supérieur et la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Patrimoine industriel en Nord-Pas-de-Calais, 65, pp.108 - 117</w:t>
+              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485118v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus d'un siècle de femmes à la Société géologique du Nord : Reflet de leur place dans l'Enseignement Supérieur et la recherche française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Département de géologie du Musée d'Histoire Naturelle de Lille, des collections à l'image de l'histoire géologique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monnet</w:t>
+                <w:t xml:space="preserve">André Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, pp.69-77</w:t>
+              <w:t xml:space="preserve">, 2014, 17, pp.175 - 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485107v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société géologique du Nord et les Sciences de la Terre dans le Nord de la France : science, industrie et société</w:t>
               </w:r>
@@ -1661,51 +1661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1747,64 +1747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des ingénieurs des mines dans la vie industrielle, scientifique et sociale : L'exemple de Félix Broussier (1874-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.59 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURYPTERIDES DES COLLECTIONS DE PALEONTOLOGIE DE LILLE : COLLECTIONS DU MUSEE D'HISTOIRE NATURELLE DE LILLE (VII) ET COLLECTIONS DE L'UNIVERSITE LILLE 1 (CATALOGUE I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oudoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,90 +1924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presently best-preserved specimen of Lower Devonian Dalmanitid Trilobite of the Prague Basin (Czech Republic), with articulated hypostome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Budil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldřich Fatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2ème série), pp.137 - 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chalard (1921 – 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Laveine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2ème série), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire et anthropologie entre science, philosophie, politique et internationalisme. A propos de Gabriel de Mortillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Hurel, Veronica Ciccolani, Christine Laure, Nov 2021, Saint-Germain-en-Laye/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor N. Kosenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,51 +2407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections géologiques dans la tourmente de la Grande Guerre : à Lille, à Strasbourg et en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oudoire Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05418763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krainer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer G. Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine-Hennion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05418692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1882" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coen-Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oudoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Noble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Aitchison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Maletz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n3a4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O'Dogherty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n3a3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laveine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Fatka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Budil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudoire Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; d'Andrea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhainaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Matrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N. Kosenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05418692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine-Hennion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05418763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krainer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer G. Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1882" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coen-Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dejonghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oudoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Noble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Aitchison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Maletz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n3a4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O'Dogherty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n3a3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laveine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Fatka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Budil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Laibl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudoire Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Matrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; d'Andrea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Koch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhainaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Baere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N. Kosenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>