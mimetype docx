--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -113,1679 +113,1757 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is populism really represented as a threat? An analysis of media discourse on populism in Belgium, France and Spain</w:t>
+                <w:t xml:space="preserve">What comes next? Institutional differentiated appropriation of the Conference on the future of Europe’s recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Min Reuchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Politica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41269-025-00393-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2026.2654038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136740v1</w:t>
+                <w:t xml:space="preserve">hal-05581060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Equivocality of the EU Citizen Turn: Multiple Conceptions of Citizen Deliberation</w:t>
+                <w:t xml:space="preserve">The politics of public data and numbers in activism: attitudes towards public numbers by citizen debt audit groups in Belgium, France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/polp.70052⟩</w:t>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2025.2458821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128558v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the EU's Democratic Deficit: Archival Insights From Maximalist Federalists</w:t>
+                <w:t xml:space="preserve">Is populism really represented as a threat? An analysis of media discourse on populism in Belgium, France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Shchinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raül Nuevo Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ronginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Reuchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Acta Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcms.70046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41269-025-00393-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344341v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la lecture fédéraliste: Analyser le conflit sur une plateforme en ligne délibérative européenne</w:t>
+                <w:t xml:space="preserve">Revisiting the EU's Democratic Deficit: Archival Insights From Maximalist Federalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcms.70046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889754v1</w:t>
+                <w:t xml:space="preserve">hal-05344341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The politics of public data and numbers in activism: attitudes towards public numbers by citizen debt audit groups in Belgium, France and Spain</w:t>
+                <w:t xml:space="preserve">Au-delà de la lecture fédéraliste: Analyser le conflit sur une plateforme en ligne délibérative européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14742837.2025.2458821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05094286v1</w:t>
+                <w:t xml:space="preserve">hal-04889754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nébuleuse réformatrice et institutionnalisation de la critique démocratique dans l'UE</w:t>
+                <w:t xml:space="preserve">The Equivocality of the EU Citizen Turn: Multiple Conceptions of Citizen Deliberation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (3), pp.e70052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/polp.70052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979507v1</w:t>
+                <w:t xml:space="preserve">hal-05128558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberately under control? When randomly selected EU citizens discuss the institutionalization of a future EU-wide mini-public</w:t>
+                <w:t xml:space="preserve">Nébuleuse réformatrice et institutionnalisation de la critique démocratique dans l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sortition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.105-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53765/3050-0672.1.2.257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360308v1</w:t>
+                <w:t xml:space="preserve">hal-04979507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester par les chiffres</w:t>
+                <w:t xml:space="preserve">Deliberately under control? When randomly selected EU citizens discuss the institutionalization of a future EU-wide mini-public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sortition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.257 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53765/3050-0672.1.2.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866912v1</w:t>
+                <w:t xml:space="preserve">hal-05360308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire démocratique des élu·es et des gouvernant·es à ­­l’épreuve ­­d’une citoyenneté politique augmentée</w:t>
+                <w:t xml:space="preserve">Contester par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (2), pp.113-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.037.0153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04560036v1</w:t>
+                <w:t xml:space="preserve">hal-04866912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism as a centrist strategy for disqualification: The use of ‘populism(s)/populist(s)’ in Belgian, French and Spanish Parliaments</w:t>
+                <w:t xml:space="preserve">L’imaginaire démocratique des élu·es et des gouvernant·es à ­­l’épreuve ­­d’une citoyenneté politique augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min Reuchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pa/gsae016⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 37 (3), pp.153-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.037.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655427v1</w:t>
+                <w:t xml:space="preserve">hal-04560036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratiser le lien représentatif : une sociologie politique des citoyen·nes-contrôleur·euses</w:t>
+                <w:t xml:space="preserve">Populism as a centrist strategy for disqualification: The use of ‘populism(s)/populist(s)’ in Belgian, French and Spanish Parliaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Rondiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Reuchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2), </w:t>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1098868ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsae016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086625v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et légalité de la dette publique. Une juridicisation sans judiciarisation du discours annulationniste</w:t>
+                <w:t xml:space="preserve">Les secrétariats politiques. Des acteurs discrets et discrétionnaires dans le travail politique du Comité des régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 79, pp.160-191. </w:t>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.72-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.079.0160/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.078.0072/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231699v1</w:t>
+                <w:t xml:space="preserve">hal-04209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrétariats politiques. Des acteurs discrets et discrétionnaires dans le travail politique du Comité des régions</w:t>
+                <w:t xml:space="preserve">Légitimité et légalité de la dette publique. Une juridicisation sans judiciarisation du discours annulationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78 (4), pp.72-102. </w:t>
+              <w:t xml:space="preserve">, 2023, 79, pp.160-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.078.0072/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.079.0160/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209950v1</w:t>
+                <w:t xml:space="preserve">hal-04231699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges du dicible dans et hors d’un dispositif de participation instituée : les audits citoyens de la dette à Madrid</w:t>
+                <w:t xml:space="preserve">Démocratiser le lien représentatif : une sociologie politique des citoyen·nes-contrôleur·euses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 34 (3), pp.285-309. </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.034.0285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1098868ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994083v1</w:t>
+                <w:t xml:space="preserve">hal-04086625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester les finances publiques en justice, mais de quel droit ? Une comparaison de mobilisations citoyennes en France et Espagne</w:t>
+                <w:t xml:space="preserve">Les marges du dicible dans et hors d’un dispositif de participation instituée : les audits citoyens de la dette à Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.533-556. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 34 (3), pp.285-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs1.112.0533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.034.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961098v1</w:t>
+                <w:t xml:space="preserve">hal-03994083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing the debt crisis in defence of social democracy</w:t>
+                <w:t xml:space="preserve">Contester les finances publiques en justice, mais de quel droit ? Une comparaison de mobilisations citoyennes en France et Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.47-76. </w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.533-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.pr4.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/drs1.112.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892240v1</w:t>
+                <w:t xml:space="preserve">hal-03961098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When activists speak law to powerholders: comparative insights</w:t>
+                <w:t xml:space="preserve">Reframing the debt crisis in defence of social democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.47-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14742837.2022.2134106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.pr4.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849117v1</w:t>
+                <w:t xml:space="preserve">hal-03892240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de l’annulationnisme</w:t>
+                <w:t xml:space="preserve">When activists speak law to powerholders: comparative insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (1), pp.205-220. </w:t>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ress.8704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2022.2134106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849120v1</w:t>
+                <w:t xml:space="preserve">hal-03849117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’épidémie » de plaintes en temps de Covid-19 : en France, en Espagne et en Belgique</w:t>
+                <w:t xml:space="preserve">Les ressorts de l’annulationnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.37-56. </w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.205-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.212.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ress.8704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847325v1</w:t>
+                <w:t xml:space="preserve">hal-03849120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’épidémie » de plaintes en temps de Covid-19 : en France, en Espagne et en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.212.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’opinion publique aux conceptions démocratiques : aller saisir l’imaginaire démocratique des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (2020), pp.719-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aijc.2021.2930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1795,167 +1873,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Conférence sur l'avenir de l'Europe et la demande d'une UE redistributive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel contrat social pour l'Union européenne?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Eurolab; CERIC, May 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation d’une assemblée citoyenne à l’épreuve de l’Eurocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Démocratie et Participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1965,91 +2043,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens-contrôleurs de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. 2024, Espaces politiques, 2757441353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,98 +2137,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la Participation, DicoPart (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2160,91 +2238,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE DEMOCRATIC QUALITY OF EUROPEAN CITIZENS' PANELS Conference on the Future of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,114 +2332,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens-contrôleurs de la dette publique (en France, en Espagne et en Belgique, années 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. AMU - Aix Marseille Université; Université libre de Bruxelles (1970-..), 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03849782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2508,51 +2586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136740v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Shchinova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Nuevo Gasc&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ronginsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Reuchamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00393-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.70046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2025.2458821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53765/3050-0672.1.2.257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04866912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04560036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04655427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rondiat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsae016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098868ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0160/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.078.0072/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.pr4.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2022.2134106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2021.2930" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149375v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2026.2654038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2025.2458821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Shchinova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Nuevo Gasc&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ronginsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Reuchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00393-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.70046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53765/3050-0672.1.2.257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04866912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04560036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04655427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rondiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsae016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.078.0072/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0160/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098868ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.pr4.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2022.2134106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2021.2930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149375v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>