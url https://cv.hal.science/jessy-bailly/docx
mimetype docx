--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -225,105 +225,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The politics of public data and numbers in activism: attitudes towards public numbers by citizen debt audit groups in Belgium, France and Spain</w:t>
+                <w:t xml:space="preserve">Deliberately under control? When randomly selected EU citizens discuss the institutionalization of a future EU-wide mini-public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Sortition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.257 - 277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14742837.2025.2458821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53765/3050-0672.1.2.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094286v1</w:t>
+                <w:t xml:space="preserve">hal-05360308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is populism really represented as a threat? An analysis of media discourse on populism in Belgium, France and Spain</w:t>
               </w:r>
@@ -658,174 +658,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nébuleuse réformatrice et institutionnalisation de la critique démocratique dans l'UE</w:t>
+                <w:t xml:space="preserve">The politics of public data and numbers in activism: attitudes towards public numbers by citizen debt audit groups in Belgium, France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2025.2458821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979507v1</w:t>
+                <w:t xml:space="preserve">hal-05094286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberately under control? When randomly selected EU citizens discuss the institutionalization of a future EU-wide mini-public</w:t>
+                <w:t xml:space="preserve">Nébuleuse réformatrice et institutionnalisation de la critique démocratique dans l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sortition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.105-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53765/3050-0672.1.2.257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360308v1</w:t>
+                <w:t xml:space="preserve">hal-04979507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contester par les chiffres</w:t>
               </w:r>
@@ -1069,105 +1069,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrétariats politiques. Des acteurs discrets et discrétionnaires dans le travail politique du Comité des régions</w:t>
+                <w:t xml:space="preserve">Démocratiser le lien représentatif : une sociologie politique des citoyen·nes-contrôleur·euses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (4), pp.72-102. </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.078.0072/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1098868ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209950v1</w:t>
+                <w:t xml:space="preserve">hal-04086625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité et légalité de la dette publique. Une juridicisation sans judiciarisation du discours annulationniste</w:t>
               </w:r>
@@ -1225,105 +1225,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratiser le lien représentatif : une sociologie politique des citoyen·nes-contrôleur·euses</w:t>
+                <w:t xml:space="preserve">Les secrétariats politiques. Des acteurs discrets et discrétionnaires dans le travail politique du Comité des régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2), </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.72-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1098868ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.078.0072/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086625v1</w:t>
+                <w:t xml:space="preserve">hal-04209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges du dicible dans et hors d’un dispositif de participation instituée : les audits citoyens de la dette à Madrid</w:t>
               </w:r>
@@ -2586,51 +2586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2026.2654038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2025.2458821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Shchinova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Nuevo Gasc&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ronginsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Reuchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00393-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.70046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53765/3050-0672.1.2.257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04866912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04560036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04655427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rondiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsae016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.078.0072/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0160/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098868ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.pr4.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2022.2134106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2021.2930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149375v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2026.2654038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53765/3050-0672.1.2.257" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Shchinova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Nuevo Gasc&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ronginsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Reuchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-025-00393-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.70046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2025.2458821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04866912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04560036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.037.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04655427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rondiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsae016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04086625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098868ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04231699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0160/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.078.0072/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.112.0533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.pr4.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2022.2134106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03847325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2021.2930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149375v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03849782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>