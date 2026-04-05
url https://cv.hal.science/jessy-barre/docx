--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1819,51 +1819,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2017)</w:t>
+              <w:t xml:space="preserve">Semaine de l’Informatique Graphique et de la Réalité Virtuelle (IGRV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFDC52D8"/>
+    <w:nsid w:val="4D1B86FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>