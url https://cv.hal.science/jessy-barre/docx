--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1120,347 +1120,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDesign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.140 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097456v1</w:t>
+                <w:t xml:space="preserve">hal-04097427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.140 - 147. </w:t>
+              <w:t xml:space="preserve">CoDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.218 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097427v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supports technologiques collaboratifs à la méthode des Personas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1B86FE"/>
+    <w:nsid w:val="8B5CA65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2559,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessy-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-2274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194015378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2025.102098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Sahai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221108980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Piot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2019-000525" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scoliege" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17006.52807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01337613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jessy-barre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3149-2274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194015378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2025.102098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Sahai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221108980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Piot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tesniere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2019-000525" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scoliege" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1002308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17006.52807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01337613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>