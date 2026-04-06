--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -130,334 +130,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Evolution of Rainfall and Its Consequences on Water Resources: Application to the Watershed of the Kara River (Northern Togo)</w:t>
+                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mozimwè Ani</w:t>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Marin</w:t>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barel</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kissao Gnandi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.1976. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14121976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700298v1</w:t>
+                <w:t xml:space="preserve">hal-03681110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The input signal to a carbonate aquifer highlights recharge processes and climate evolution under temperate Atlantic conditions</w:t>
+                <w:t xml:space="preserve">Long‐Term Evolution of Rainfall and Its Consequences on Water Resources: Application to the Watershed of the Kara River (Northern Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Cao</w:t>
+                <w:t xml:space="preserve">Mozimwè Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Marie Barel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Garel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kissao Gnandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2022.2072222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14121976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681110v1</w:t>
+                <w:t xml:space="preserve">hal-03700298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of hydrogeological function and perchlorate transfer in the unconfined Champagne Chalk aquifer (NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and behavior of perchlorate in a shallow Chalk aquifer under military (World War I) and agricultural influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Sturchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,64 +638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous behaviour of unconfined Chalk aquifers infer from combination of groundwater residence time, hydrochemistry and hydrodynamic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of geoenvironmental data underline coastal aquifer anthropogenic nitrate legacy through groundwater vulnerability mapping methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,609 +867,621 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.1390-1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide occurrence and origin of perchlorate ion in waters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Sturchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 661, pp.737-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and behavior of perchlorate ions (ClO4−) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cartographie de la contamination de la nappe de la craie dans la région de Reims en ions perchlorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989983v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contamination de la nappe de la craie dans la région de Reims en ions perchlorates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sources and behavior of perchlorate ions (ClO4−) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 379, pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-379-113-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945751v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater flow dynamics of weathered hard-rock aquifers under climate-change conditions: an illustrative example of numerical modeling through the equivalent porous media approach in the north-western Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (6), pp.1359-1373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-016-1408-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time, mineralization processes and groundwater origin within a carbonate coastal aquifer with a thick unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,763 +1490,763 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 540, pp.50-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01328624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour la reconnaissance des potentialités aquifères des zones côtières sous forte pression anthropique ? Vers une mise en exploitation durable des ressources du plateau carbonaté de Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the aquifers of the Bangui urban area, Central African Republic, as an alternative drinking water supply resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal-Laure Djebebe-Ndjiguim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moloto-A-Kenguemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (8), pp.1760-1778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2013.826358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic vulnerability mapping for small mountainous karst aquifers, implementation of the new PaPRIKa method to Western Pyrenees (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024561v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the input signal to aquifers in the French Basque Country: Emphasis on parameters influencing the chemical and isotopic composition of recharge waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intrinsic vulnerability mapping for small mountainous karst aquifers, implementation of the new PaPRIKa method to Western Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Kavouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066635v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (10), pp.2053-2067. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00740789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2244,5797 +2256,5797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing DMDU theories for strategic resilience planning of a water utility : Example of Bordeaux (FRA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMDU Society 2025 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Erostate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater Quality 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of contaminated sites by the perchlorate contaminant and the impact on groundwater resources (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference on Materials &amp; Environmental Science, ICMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saïdia (Morocco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental d’un siècle d’activités militaires dans le camp de Bitche (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource en Eau Souterraine de la craie de Champagne dans les décennies futures projet RESCuE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing concentrations of trace metals in runoff waters from a vineyard catchment by way of an hybrid constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of World War I in groundwater: perchlorate contamination of the chalk aquifer in NE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH congress :Groundwater management and governance – coping with water scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, MALAGA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorates dans les eaux souterraines de la nappe de la craie en Champagne</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société d’Etude des Sciences Naturelles de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543801v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perchlorates dans les eaux souterraines de la nappe de la craie en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société d’Etude des Sciences Naturelles de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952449v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation du trinitrotoluène par des consortia bactériens aquatiques issus d’un camp militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikry M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tourbières du camp militaire de Bitche : mémoire et rôle environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’OHM « Pays de Bitche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bitche (57), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'eau souterraine durablement marquée par la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Impacts environnementaux et approches spatiales de la Grande Guerre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de 150 années d’activités militaires continues sur la qualité des eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">140 années d’activités militaires dans le Pays de Bitche : Impacts sur la qualité des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l’OHM « Pays de Bitche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bitche (57), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945912v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">140 années d’activités militaires dans le Pays de Bitche : Impacts sur la qualité des eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact de 150 années d’activités militaires continues sur la qualité des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoraval Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l’OHM « Pays de Bitche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bitche (57), France</w:t>
+              <w:t xml:space="preserve">, 25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la contamination de la nappe de la craie de Champagne en ions perchlorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22emes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues, « Hydrogéologie de la craie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchlorates ions (ClO4-), explosives and nitrates in chalk aquifer of Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau potable et sa mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du Cycle de conférences « Eurêka ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of copper in a wine-growing area: evaluation of the efficiency of a stormwater pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canner-Chabran Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of intrinsic vulnerability of an alluvial aquifer under anthropogenic pressure : cross comparison of 4 index-based groundwater vulnerability mapping models within the Biguglia lagoon watershed (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, NULL, Austria. pp.EGU2016-2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sous-sol au robinet : origine et qualité de l’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence dans le cadre de la Fête de la Science 2016, L’eau au cœur de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and vulnerability of the groundwater (2016) The case of the coastal aquifer of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and Society: 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297795v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297785v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new network for isotopes in precipitation of Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hard-Rock Aquifers: Up-to-date Concepts and Practical Applications, 20th Technical Days of the International Association of Hydrogeologists, French Chapter, IAH, La Roche-sur-Yon, France, June 11-13, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Roche Sur Yon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology, Revisiting Foundations and Exploring Frontiers, IAEA, Vienna, Austria, 11-15 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297790v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes in precipitation of Corsica (France) and insight into insular isotopic signature of groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297782v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. S. Santoni</w:t>
+                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cockenpot S</w:t>
+                <w:t xml:space="preserve">Giacomini Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336703v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomini Aude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Santoni Sebastien</w:t>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cockenpot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MinWat 2014, International Multidisciplinary Conference on Mineral Waters Genesis, Exploitation, Protection and Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
+              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945865v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification géochimique et isotopique des processus hydrogéologiques au sein de l’aquifère littoral de Bonifacio (Corse-du- Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomini Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Multidisciplinary Conference on Mineral Waters, MinWat2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrology, geochemistry and hydrodynamics towards rational management of discontinuous aquifers: application to the Ursuya massif (Basque Country, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IAHS-EGU International Symposium on Integrated Water Resources Management IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radium and radon constraints on submùarine groundwater discharge in the Bonifacio aquifer, Corsica (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater residence time (CFCs, SF6) and flow pattern within the coastal aquifer of Bonifacio (Southern Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a target resource for the drinking water supply of an African capital. Hydrogeochemical characterization of the carbonate aquifers of the Bangui urban area (Central African Republic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Rainwater chemistry and isotopic content in the French Basque Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GwFR'2012. International Conference on Groundwater in Fractured Rocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945868v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater chemistry and isotopic content in the French Basque Country</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Definition of a target resource for the drinking water supply of an African capital. Hydrogeochemical characterization of the carbonate aquifers of the Bangui urban area (Central African Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, vienne, Austria</w:t>
+              <w:t xml:space="preserve">GwFR'2012. International Conference on Groundwater in Fractured Rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945876v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of geochemical and hydrodynamic tools for the numerical modelling of a fractured aquifer. Case study of Ursuya massif (Southwestern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDAT 2012 Groundwater dating meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow conditions, geochemistry and residence time of groundwater from a gneissic aquifer. Case study of the Ursuya Mount, Northern Basque Country (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franceschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GwFR'2012. International Conference on Groundwater in Fractured Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into groundwater flow within a crystalline aquifer. Case study of the Ursuya Mount, Northern Basque Country (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IAEA Symposium on Isotopes in Hydrology, Marine Ecosystems, and Climate Change Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrogéologique du massif cristallin de l’Ursuya (France, Pays-Basque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaPRIKa, the French multicriteria method to map the intrinsic vulnerability of karst resource and source, application on a mountainous karst system (Fontaine d’Orbe, Pyrénées) and on a covered karstified chalk aquifer (Cany-Barville, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kavouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Symposium on Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment in carbonate aquifers of semi-mountainous areas, case study from the French Western Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on EU Groundwater policy developments, good status objectives and integrated management planning, UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8044,1492 +8056,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and mapping of threats affecting a drinking water management service: a first step toward its long-term resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">104ème congrés de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating potential for ground and surface water contamination from new and traditional munitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Dontsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Karls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-9c7b1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrochimique et isotopique des eaux souterraines dans le bassin versant de la rivière Kara (Nord du Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozimwè Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kissao Gnandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Les eaux souterraines, clé des objectifs de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical and palynological analysis of peatlands of the Bitche military camp (Moselle, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rebiffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-4a1c5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic approach to evidence a past severe droughts and its consequences on water resource: application on the Kara River Basin and its hard rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozimwè Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kissao Gnandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IAH Congress - Inspiring Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing of the hydrodynamic knowledge of hard rock aquifers of the Kara watershed (Northern Togo) to improve the productivity of future boreholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozimwè Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kissao Gnandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IAH Congress - Inspiring Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment of a hundred years of military activities in the Bitche camp (Moselle, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchl’EauRigine : Perchlorates, explosifs et nitrates dans les eaux souterraines de la craie de Champagne : Origine et devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9539,529 +9551,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact environnemental des activités militaires dans le camp de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ponthieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp. 109-112, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-80, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18 La Terre et le Feu Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaPRIKa, the French Multicriteria Method for Mapping the Intrinsic Vulnerability of Karst Water Resource and Source – Two Examples (Pyrenees, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kavouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Research in Karst Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-328, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10071,117 +10083,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de données cartographiques en vue de l’établissement d’une carte de sensibilité des sols au ruissellement sur le versant viticole de Nogent-l’Abbesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10191,410 +10203,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique, qualité et capacité de résilience des zones humides - exemple d'un site pilote à fort enjeu écologique : Les marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de reims Champagne-Ardenne; conservatoire d'espaces naturels Champagne-Ardenne; Communauté de commune de l'Argonne Ardennaise; Agence de l'eau Rhin Meuse. 2023, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau souterraine de la craie de Champagne dans les décennies futures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zourhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] APR 2019 SFR Condorcet, 8 p. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination pyrotechnique des Eaux Souterraines des grès du Trias inférieur – Impact de 140 années d’Activités Militaires dans le camp de Bitche. Partie 1. Contexte et approche hydrogéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] projet CESAM à destination de l’Agence de l’Eau Rhin-Meuse, 54 p. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique : Ressources en eau de l'agglomération de Grand. Rapport final 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] URCA - GEGENAA. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10604,114 +10616,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu fissuré par approche couplée hydrologie-géochimie-hydrodynamisme : application au massif de l'Ursuya (Pays Basque, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012BOR30074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00778427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10858,51 +10870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/site/laboratoire-labellise/groupe-d-tude-sur-les-geomateriaux-et-environnements-naturels-anthropiques-et-archeologiques-ea3795/annuaire-et-pages-personnelles/jessy-jaunat,17373,30554.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03700298v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozimw&#232; Ani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissao Gnandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14121976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02944618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Heraty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.03.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JC1V7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikry M" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval Arthur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karls" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9c7b1d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543636v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zourhi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778427v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30074" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/site/laboratoire-labellise/groupe-d-tude-sur-les-geomateriaux-et-environnements-naturels-anthropiques-et-archeologiques-ea3795/annuaire-et-pages-personnelles/jessy-jaunat,17373,30554.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03700298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozimw&#232; Ani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissao Gnandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14121976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02944618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Heraty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.03.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JC1V7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikry M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval Arthur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945911v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karls" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9c7b1d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_50" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zourhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778427v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30074" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>