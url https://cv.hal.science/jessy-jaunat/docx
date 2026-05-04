--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2264,277 +2264,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing DMDU theories for strategic resilience planning of a water utility : Example of Bordeaux (FRA)</w:t>
+                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Patault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+                <w:t xml:space="preserve">Cécile Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maurié</w:t>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+                <w:t xml:space="preserve">Sören Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMDU Society 2025 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SimHydro 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497161v1</w:t>
+                <w:t xml:space="preserve">hal-05098687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an additional constructed wetland improve the hydraulic performance of an infiltration pond?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing DMDU theories for strategic resilience planning of a water utility : Example of Bordeaux (FRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sören Francois</w:t>
+                <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">DMDU Society 2025 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098687v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Budos spring, a mixture of old and recent water. Where does the water come from?</w:t>
               </w:r>
@@ -4326,273 +4326,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorates ions (ClO4-), explosives and nitrates in chalk aquifer of Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
+              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945834v1</w:t>
+                <w:t xml:space="preserve">hal-01744271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
+                <w:t xml:space="preserve">Perchlorates ions (ClO4-), explosives and nitrates in chalk aquifer of Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">Goldschmidt2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744271v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
@@ -4904,273 +4904,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
+                <w:t xml:space="preserve">Assessment of intrinsic vulnerability of an alluvial aquifer under anthropogenic pressure : cross comparison of 4 index-based groundwater vulnerability mapping models within the Biguglia lagoon watershed (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hube</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NULL, Austria. pp.EGU2016-2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945857v1</w:t>
+                <w:t xml:space="preserve">hal-01790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of intrinsic vulnerability of an alluvial aquifer under anthropogenic pressure : cross comparison of 4 index-based groundwater vulnerability mapping models within the Biguglia lagoon watershed (Corsica, France)</w:t>
+                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devos</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lejeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NULL, Austria. pp.EGU2016-2792</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790226v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater role on the ecological preservation of the Biguglia lagoon (Corsica, France).</w:t>
               </w:r>
@@ -5275,221 +5275,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sous-sol au robinet : origine et qualité de l’eau potable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land use and vulnerability of the groundwater (2016) The case of the coastal aquifer of the Biguglia lagoon (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence dans le cadre de la Fête de la Science 2016, L’eau au cœur de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Reims (51), France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and Society: 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543893v1</w:t>
+                <w:t xml:space="preserve">hal-01790225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and vulnerability of the groundwater (2016) The case of the coastal aquifer of the Biguglia lagoon (Corsica, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du sous-sol au robinet : origine et qualité de l’eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and Society: 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférence dans le cadre de la Fête de la Science 2016, L’eau au cœur de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790225v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical and hydrodynamical investigations to characterize flow modes in hard rock aquifers. Application to the Ursuya massif (France)</w:t>
               </w:r>
@@ -6207,277 +6207,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cockenpot S</w:t>
+                <w:t xml:space="preserve">Identification géochimique et isotopique des processus hydrogéologiques au sein de l’aquifère littoral de Bonifacio (Corse-du- Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336703v1</w:t>
+                <w:t xml:space="preserve">insu-01080874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification géochimique et isotopique des processus hydrogéologiques au sein de l’aquifère littoral de Bonifacio (Corse-du- Sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Huneau Radium and radon constraints on submarine groundwater discharge in the Bonifacio Aquifer, Corsica (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cockenpot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.449</w:t>
+              <w:t xml:space="preserve">41. IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01080874v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mineral waters from the island of Corsica (France). From the hydrogeological characterization to the rebirth of the hydrothermal industry</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockenpot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
@@ -7061,269 +7061,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a target resource for the drinking water supply of an African capital. Hydrogeochemical characterization of the carbonate aquifers of the Bangui urban area (Central African Republic)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.L. Djebebe-Ndjiguim</w:t>
+                <w:t xml:space="preserve">Coupling of geochemical and hydrodynamic tools for the numerical modelling of a fractured aquifer. Case study of Ursuya massif (Southwestern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GwFR'2012. International Conference on Groundwater in Fractured Rocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945868v1</w:t>
+                <w:t xml:space="preserve">hal-00803016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of geochemical and hydrodynamic tools for the numerical modelling of a fractured aquifer. Case study of Ursuya massif (Southwestern France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of a target resource for the drinking water supply of an African capital. Hydrogeochemical characterization of the carbonate aquifers of the Bangui urban area (Central African Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Djebebe-Ndjiguim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Association of Hydrogeologists Congress (IAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">GwFR'2012. International Conference on Groundwater in Fractured Rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803016v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical data and groundwater dating to infer differential flowpaths through weathered profiles of a fractured aquifer.</w:t>
               </w:r>
@@ -8083,77 +8083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and mapping of threats affecting a drinking water management service: a first step toward its long-term resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9849,51 +9849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10515,51 +10515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10870,51 +10870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/site/laboratoire-labellise/groupe-d-tude-sur-les-geomateriaux-et-environnements-naturels-anthropiques-et-archeologiques-ea3795/annuaire-et-pages-personnelles/jessy-jaunat,17373,30554.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03700298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozimw&#232; Ani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissao Gnandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14121976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02944618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Heraty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.03.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JC1V7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikry M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval Arthur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945911v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karls" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9c7b1d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_50" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zourhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778427v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30074" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/site/laboratoire-labellise/groupe-d-tude-sur-les-geomateriaux-et-environnements-naturels-anthropiques-et-archeologiques-ea3795/annuaire-et-pages-personnelles/jessy-jaunat,17373,30554.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2072222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03700298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozimw&#232; Ani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissao Gnandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14121976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02944618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Heraty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erostate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWVF43Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136238v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1408-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Sebastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Labasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal-Laure Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moloto-A-Kenguemba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.826358" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B0TJ5P9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.03.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9JC1V7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00740789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.06.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZT3FMGS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05098687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Francois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05049699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lemaitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Erostate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikry M" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval Arthur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945911v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canner-Chabran Anne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543893v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomini Aude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Santoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cockenpot S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Djebebe-Ndjiguim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Dontsova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karls" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9c7b1d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03681101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03343149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plagnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_50" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zourhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778427v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30074" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>