--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -3398,169 +3398,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El retorno de los huesos : la dimensión política de la repatriación póstuma de los exiliados republicanos en la Transición</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retornos del exilio republicano español, dilemas, experiencias, legados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministerio de Justicia, pp.179-198, 2019, 978-84-7787-500-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monumentos y estrategias artísticas : La memoria de las víctimas de la Guerra Civil en el espacio público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arte, memoria y espacio público</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ajuntament de Granollers, Museo de la Paz, Eurom, Gobierno de Navarra, pp.55-71, 2019, 978-84-120353-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540287v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02540294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arte contra el olvido : monumentos y memoria de las víctimas republicanas de la Guerra Civil y del franquismo en San Sebastián</w:t>
               </w:r>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Negrete Pe&#241;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guix&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Conesa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/diez-anos-de-leyes-y-politicas-de-memoria-2007-2017_89373/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.4012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02539272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/museodelapazdegernika/docs/bombardeo_y_su_repercusion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/39-gernika-lumoko-historia-bilduma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayoral Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas Agudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Negrete Pe&#241;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guix&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Conesa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/diez-anos-de-leyes-y-politicas-de-memoria-2007-2017_89373/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.4012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02539272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/museodelapazdegernika/docs/bombardeo_y_su_repercusion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/39-gernika-lumoko-historia-bilduma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayoral Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas Agudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>