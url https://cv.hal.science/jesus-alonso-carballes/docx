--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -357,195 +357,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amnis, Revue de civilisation contemporaine Europe /Amérique, « Le passé dans le présent. Histoire et mémoires, un enjeu essentiel pour les sociétés contemporaines (Europe-Amérique) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.4012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diez años de leyes y políticas de memoria (2007-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Guixé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326, 2019, 978-84-9097-609-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Conesa</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02539285v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-02539299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias de piedra y de acero. Los monumentos a las víctimas de la Guerra Civil y del franquismo en Euskadi (1936-2017)</w:t>
               </w:r>
@@ -1233,51 +1233,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amnis.4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540755v1</w:t>
@@ -2482,165 +2482,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O éxodo infantil na Guerra Civil. O caso dos nenos vascos expatriados en Francia e Bélxica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Migratorios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.27-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La generación del exilio. Apuntes para una historia del éxodo infantil guerniqués en la Guerra Civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aldaba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, mai-juin (105), pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540278v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02540279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de una memoria colectiva del exilio infantil vasco</w:t>
               </w:r>
@@ -2721,3005 +2721,3005 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours graffés dans la ville : art urbain et stratégies de reféminisation de l’espace public en Euskal Herria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Châtenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, pp.34-52, 2025, 9782842879181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seconde République espagnole : Une expérience démocratique et modernisatrice dans l’Espagne des années 30 du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolte dans les Asturies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Temps des Cerises, pp.81-91, 2025, 978-2-37071-302-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville se souvient-elle ? Mémoire et oubli des victimes de l’ETA dans l’espace urbain du Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bataille pour le récit. Narrations et usages du passé autour de la violence de l’ETA in Jesús Alonso Carballés, David Crémaux-Bouche et Roncesvalles Labiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edtions Orbis Tertius, pp.401-429, 2025, 9782367834542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evacuaciones y exilios de los niños en la Guerra Civil española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los olvidados de 1937. El exilio republicano asturiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Trabe, pp.269-290, 2025, 978-84-10345-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Les Temps des Cerises, pp.81-91, 2025, 978-2-37071-302-5</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infancia en guerra: monumentos y memoria en el espacio público</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infancias en guerra. Memoria y género en los conflictos bélicos del siglo XX. Childhoods at war. Memory and gender in the war conflicts of the 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Bellaterra, pp.159-163, 2024, 978-84-19160-98-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edtions Orbis Tertius, pp.401-429, 2025, 9782367834542</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Transición. Del funeral del Carrero Blanco al de Tierno Galván (1973-1986) in Pierre Géal et Pedro Rújula (coords.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los funerales políticos en la España contemporánea. Cultura del duelo y usos públicos de la muerte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza, pp.337-365, 2023, 978-84-1340-601-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le Pays basque : de terre promise à terre refuge. Regards cinématographiques » in Pierre Beylot et Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine à l’écran. Tome I : Territoires et imaginaires fictionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.21-40, 2023, 979-10-300-1044-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Bellaterra, pp.159-163, 2024, 978-84-19160-98-0</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments érigés en hommage des victimes de la Guerre d’Espagne pendant la dictature franquiste : monumentalisation et (dé)monumentalisation (1939-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beyaert-Geslin; Ludovic Chatenet; Françoise Okala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-212, 2019, 9782842877422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza, pp.337-365, 2023, 978-84-1340-601-5</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monumentos y estrategias artísticas : La memoria de las víctimas de la Guerra Civil en el espacio público</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte, memoria y espacio público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ajuntament de Granollers, Museo de la Paz, Eurom, Gobierno de Navarra, pp.55-71, 2019, 978-84-120353-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.21-40, 2023, 979-10-300-1044-2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El retorno de los huesos : la dimensión política de la repatriación póstuma de los exiliados republicanos en la Transición</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retornos del exilio republicano español, dilemas, experiencias, legados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministerio de Justicia, pp.179-198, 2019, 978-84-7787-500-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La representación iconográfica de la Segunda República en los libros de texto de historia: una mirada retrospectiva a una experiencia democrática singular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoraida Carandell; Julio Pérez Serrano; Mercé Pujol; Allison Taillot (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construcción de la democracia en España (1868-2014). Espacios, representaciones, agentes y proyectos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-116, 2019, 978-2-84016-339-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arte contra el olvido : monumentos y memoria de las víctimas republicanas de la Guerra Civil y del franquismo en San Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte para la memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.149-158, 2017, Gernika-Lumoko Historia Bilduma</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstrucción, reapropiación y conservación de los espacios urbanos destruidos durante la II Guerra Mundial en Francia : Saint-Malo, Saint-Lô, Le Havre y Oradour-sur-Glane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caer y levantarse : La reconstrucción del patrimonio después de una guerra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernika-Lumoko Historia Bilduma, pp.209-220, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie politique du mouvement indépendantiste basque à travers les affiches pendant la période de la transition à la démocratie en Espagne (1975-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'affiche politique au XXe siècle. Stratégies de communication visuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.6-15, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las imágenes de la Guerra Civil española : en torno a las fotografías del conflicto en los manuales de historia del siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Colin; Pascale Pereyra; Isabelle Touton; Cristina Giménez Navarro; Marie-Pierre Ramouche (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico. Construcción, Deconstrucción, Reconstrucción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-121, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Políticas monumentales y espacios memoriales en torno a la Transición : un breve retablo impresionista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Chaput; Julio Pérez Serrano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transición española. Nuevos enfoques para un viejo debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nueva, pp.275-292, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques symboliques autour de la mémoire de la guerre civile dans le Pays basque : empreintes du passé, oublis du présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Belmonte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.511-517, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'oubli ? Les monuments en hommage aux victimes des attentats d’Al-Qaida à Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesús Alonso Carballés; Amy Wells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces, empreintes, monuments : quels lieux pour quelles mémoires ? De 1989 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-116, 2019, 978-2-84016-339-8</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-184, 2014, 9782842876067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El bombardeo de Gernika y su recepción en Francia a través de la prensa: una breve mirada retrospectiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iratxe Momoitio; Ana Teresa Núñez Monasterio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El bombardeo de Gernika y su repercusión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundación Museo de la Paz de Gernika. Centro de Documentación sobre el Bombardeo de Gernika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-265, 2012, Gernika-Lumoko historia bilduma</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition démocratique en Espagne : Aspects politiques, économiques, sociaux et culturels (1975-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier espagnol 2011-2013. Le Mexique au milieu du XXe siècle ; La Transition démocratique en Espagne: 1975-1986</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.285, 2012, 978-2-35030-173-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Espagne dans les manuels de l’enseignement secondaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Falaize; Marianne Koreta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne : l’écrire et l’enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Pédagogique, pp.166-188, 2010, 9782734211983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d'Espagne. L'écrire et l'enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FALAIZE Benoit et KORETA, Marianne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne. L'écrire et l'enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, pp.262, 2010, Education, Histoire, Mémoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misterioso e inmutable : imágenes y estereotipos del pueblo vasco en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Bergasa; Miguel Cabañas; Manuel Lucena; Idoia Murga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Verdades Cansadas? Imágenes y estereotipos acerca del mundo hispánico en Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas (CSIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-217, 2009, 978-84-00-08752-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie : conflits, espaces, mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au carrefour des espaces et des mémoires II. Conflits, espaces, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Rilma 2 / ADEHL, pp.59-73, 2009, Seminaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et oubli des victimes de la violence terroriste dans l’espace urbain du Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Fourtané; Michèle Guiraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et Culture dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I Espagne, Presses Universitaires de Nancy, pp.75-88, 2008, 978-2-86480-778-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et représentation. Les monuments érigés en hommage aux victimes du conflit entre l’ETA et l’État espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carola Hähnel-Mesnard; Marie Liénard-Yeterian; Cristina Marinas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et mémoire. Représentations contemporaines de la mémoire dans les espaces mémoriels, les arts du visuel, la littérature et le théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Ecole Polytechnique, pp.121-131, 2008, 9782730214926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los niños del exilio : ¿asignatura aprobada?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne DUBET; Stéphanie URDICIAN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils, passages et transitions. Chemins d’une recherche sur les marges (Hommage à Rose Duroux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.43-51, 2008, 978-2-84516-361-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al otro lado de los Pirineos : la Guerra Civil española en los manuales de la enseñanza secundaria en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asignatura pendiente. La Guerra Civil española en los libros de texto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIII, Museo de la Paz de Gernika, pp.41-90, 2007, 978-84-933222-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la guerre civile dans la littérature basque : Ramón Saizarbitoria ou le jeu d’écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Corrado; Viviane Alary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d’Espagne en héritage. Entre mémoire et oubli (de 1975 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.545-557, 2007, 978-2-84516-327-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire des victimes de la violence terroriste dans l'espace urbain du Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du corps I : Litterature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I (3), Rilma 2 / Association pour le Développement des Études Hispaniques en Limousin (ADEHL), pp.75-91, 2007, Seminaria ; 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour d'un exil : la mémoire retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Filteau; Michel Beniamino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULIM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-212, 2019, 9782842877422</w:t>
+              <w:t xml:space="preserve">, pp.435-447, 2006, 9782842873776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ministerio de Justicia, pp.179-198, 2019, 978-84-7787-500-0</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jardins : des lieux de mémoire pour les victimes de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Brenot; Bernard Cottret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jardin : Figures et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.205-213, 2005, Collection Art et Patrimoine, 978-2-915552-32-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ajuntament de Granollers, Museo de la Paz, Eurom, Gobierno de Navarra, pp.55-71, 2019, 978-84-120353-4-6</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reporteros gráficos en la Guerra Civil : la Euskadi autónoma y su imagen en la prensa ilustrada francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El papel de los corresponsales en la Guerra Civil española. Homenaje a George Steer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Museo de la Paz, Gernika, pp.123-147, 2003, Gernika-Lumoko Historia Bilduma III, 84-922650-6-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XI, pp.149-158, 2017, Gernika-Lumoko Historia Bilduma</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La acogida de los niños en Bélgica, la expresión de una solidaridad familiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Alted; Roger González; Marïa José Millán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El exilio de los niños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Pablo Iglesias - Fundación Largo Caballero, pp.79-93, 2003, 84-86716-24-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PULIM, pp.6-15, 2016</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En torno a la tutela de los niños republicanos expatriados durante la Guerra Civil : disposiciones legales y conflictos internos, 1936-1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesc Bonamusa; Josep Puy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Exili republicá. Actes del Vè Col-loqui República, la Guerra Civil i Franquisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ajuntament Barberà del Vallès, pp.75-84, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gernika-Lumoko Historia Bilduma, pp.209-220, 2016</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destrucción de Guernica” de Southworth o la lección de un historiador apasionado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herbert R. Southworth : vida y obra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundación Museo de la Paz, Gernika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-123, 2001, 84-922650-4-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Nueva, pp.275-292, 2015</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educación, cultura e identidad de los niños vascos en el exilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Apaolaza; José Ángel Ascunce; Iratxe Momoitio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sesenta años después. La cultura del exilio vasco - Hirurogei urte geroago. Euskal erbesteratuen kultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Ed. Saturrarán, pp.193-208, 2000, 84-87478-28-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-121, 2015</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El retorno de los niños vascos exiliados en 1937 : de la infancia a la edad tardía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josefina Cuesta Bustillo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retornos (De exilios y migraciones)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Largo Caballero, pp.289-318, 1999, 978-8486716195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.511-517, 2014</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du ciel à l’enfer. Histoire et mémoire du retour en Espagne des enfants basques réfugiés en France et Belgique, 1939-1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose Duroux; Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émigration : Le retour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLMC, Université Blaise Pascal, pp.571-578, 1999, 2-8451-6076-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-184, 2014, 9782842876067</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoire : l'exil des enfants basques en France et en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Milza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants de la Guerre Civile espagnole. Vécus et représentations de la génération née entre 1925 et 1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.83-92, 1999, 978-2738473523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...1487 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540678v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02540676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La integración de los niños vascos exiliados durante la guerra civil en la sociedad franquista de posguerra</w:t>
               </w:r>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Negrete Pe&#241;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guix&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Conesa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/diez-anos-de-leyes-y-politicas-de-memoria-2007-2017_89373/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.4012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02539272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/museodelapazdegernika/docs/bombardeo_y_su_repercusion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/39-gernika-lumoko-historia-bilduma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayoral Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas Agudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Negrete Pe&#241;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.4012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guix&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Conesa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/diez-anos-de-leyes-y-politicas-de-memoria-2007-2017_89373/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02539272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/museodelapazdegernika/docs/bombardeo_y_su_repercusion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelapaz.org/denda/39-gernika-lumoko-historia-bilduma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mayoral Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R&#237;podas Agudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>