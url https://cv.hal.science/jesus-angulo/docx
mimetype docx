--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -464,248 +464,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Blusseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Romain Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632225v2</w:t>
+                <w:t xml:space="preserve">hal-03221652v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learnable Empirical Mode Decomposition based on Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive anisotropic morphological filtering based on co-circularity of local orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1417867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221652v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous morphological PDEs for robust and adaptive image shock filters</w:t>
               </w:r>
@@ -782,51 +782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating morphological operators with part-based representations learned by asymmetric auto-encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.64 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,299 +906,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levelings based on Spatially-Adaptive Scale-Spaces using Local Image Features</w:t>
+                <w:t xml:space="preserve">Understanding heat driven gelation of anionic cellulose nanofibrils: Combining saturation transfer difference (STD) NMR, small angle X-ray scattering (SAXS) and rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Diop</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Muñoz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 535, pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.09.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995730v1</w:t>
+                <w:t xml:space="preserve">hal-03036050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding heat driven gelation of anionic cellulose nanofibrils: Combining saturation transfer difference (STD) NMR, small angle X-ray scattering (SAXS) and rheology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levelings based on Spatially-Adaptive Scale-Spaces using Local Image Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.1597-1607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant controlled zwitterionic cellulose nanofibril dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,802 +1710,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel Density Estimation on Spaces of Gaussian Distributions and Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kalunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.191 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1053566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688716v1</w:t>
+                <w:t xml:space="preserve">hal-01535731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution in (max,min)-algebra and its role in mathematical morphology</w:t>
+                <w:t xml:space="preserve">Non-Negative Sparse Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 203, pp.1-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 202, pp.1-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108121v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Density Estimation on Spaces of Gaussian Distributions and Symmetric Positive Definite Matrices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convolution in (max,min)-algebra and its role in mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.191 - 215. </w:t>
+              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1053566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535731v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Density Estimation on the Siegel Space with an Application to Radar Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+                <w:t xml:space="preserve">Morphological Principal Component Analysis for Hyperspectral Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e18110396⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi5060083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446923v1</w:t>
+                <w:t xml:space="preserve">hal-01256379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised morphological image diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel Density Estimation on the Siegel Space with an Application to Radar Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2015.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e18110396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789162v4</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Irregularity Issue of Total Orders on Metric Spaces and Its Consequences for Mathematical Morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalised morphological image diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (3), pp.344 - 357. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-015-0607-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446907v1</w:t>
+                <w:t xml:space="preserve">hal-00789162v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-ary Mathematical Morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The Irregularity Issue of Total Orders on Metric Spaces and Its Consequences for Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.344 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-015-0607-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446900v1</w:t>
+                <w:t xml:space="preserve">hal-01446907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Principal Component Analysis for Hyperspectral Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">N-ary Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (6), pp.83. </w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi5060083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256379v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langerin–heparin interaction: two binding sites for small and large ligands as revealed by a combination of NMR spectroscopy and cross-linking mapping experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Muñoz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,312 +2589,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langerin-heparin interaction: two binding sites for small and large ligands as revealed by a combination of NMR spectroscopy and cross-linking mapping experiments.</w:t>
+                <w:t xml:space="preserve">Multivariate mathematical morphology for DCE-MRI image analysis in angiogenesis studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Muñoz-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chabrol</w:t>
+                <w:t xml:space="preserve">Guillaume Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R Vivès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Thomas</w:t>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L de Paz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Cuenod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149071v1</w:t>
+                <w:t xml:space="preserve">hal-01152401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate mathematical morphology for DCE-MRI image analysis in angiogenesis studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langerin-heparin interaction: two binding sites for small and large ligands as revealed by a combination of NMR spectroscopy and cross-linking mapping experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">Juan C Muñoz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Cuenod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (12), pp.4100-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152401v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langerin–Heparin Interaction: Two Binding Sites for Small and Large Ligands As Revealed by a Combination of NMR Spectroscopy and Cross-Linking Mapping Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Muñoz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,1842 +3147,1842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian mathematical morphology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance of the polarity of the glycosaminoglycan chain on the interaction with FGF-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Muñoz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M José García-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Carrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (11), pp.1004-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877144v3</w:t>
+                <w:t xml:space="preserve">hal-01065053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the polarity of the glycosaminoglycan chain on the interaction with FGF-1.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian L p Averaging on Lie Group of Nonzero Quaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (11), pp.1004-1009. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.355-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-013-0432-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065053v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789164v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian L p Averaging on Lie Group of Nonzero Quaternions</w:t>
+                <w:t xml:space="preserve">Riemannian mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (2), pp.355-382. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.93-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-013-0432-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789164v3</w:t>
+                <w:t xml:space="preserve">hal-00877144v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of optic disc based on PCA and mathematical morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valery Naranjo</w:t>
+                <w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariano Alcañiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2238244⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (2), pp.566-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833532v1</w:t>
+                <w:t xml:space="preserve">hal-00751338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological bilateral filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Soille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.1790-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110844258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797378v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting of dendritic cell-specific intercellular adhesion molecule-3-grabbing nonintegrin (DC-SIGN) with mannose-based glycomimetics: synthesis and interaction studies of bis(benzylamide) derivatives of a pseudomannobioside.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic detection of optic disc based on PCA and mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Alcañiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202764⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.786-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2238244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01326105v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of hyperspectral images by tensor modeling and additive morphological decomposition</w:t>
+                <w:t xml:space="preserve">Conditional toggle mappings: principles and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751338v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological bilateral filtering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective targeting of dendritic cell-specific intercellular adhesion molecule-3-grabbing nonintegrin (DC-SIGN) with mannose-based glycomimetics: synthesis and interaction studies of bis(benzylamide) derivatives of a pseudomannobioside.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Sutkeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcgeagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (15), pp.4786-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110844258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789160v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Data based on a Stochastic Minimum Spanning Forest Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2175741⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728498v1</w:t>
+                <w:t xml:space="preserve">hal-00751347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random projection depth for multivariate mathematical morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Data based on a Stochastic Minimum Spanning Forest Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (7), pp.753-763. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.2008-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2211336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2175741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751347v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Fast computation of all pairs of geodesic distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5566/ias.v30.p101-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833508v1</w:t>
+                <w:t xml:space="preserve">hal-00658907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t>
+                <w:t xml:space="preserve">Hypercomplex mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1-2), pp.86-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-011-0266-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658903v1</w:t>
+                <w:t xml:space="preserve">hal-00658912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain regularization of d-dimensional structure tensor-based directional fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic morphological filters with spatially-variant structuring elements based on image-dependent gradient fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Jean Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (9), pp.620-630. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.Article number 5504218, Pages 200-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2011.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2056377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00658942v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic morphological filters with spatially-variant structuring elements based on image-dependent gradient fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency domain regularization of d-dimensional structure tensor-based directional fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Larrey-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (1), pp.Article number 5504218, Pages 200-212. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (9), pp.620-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2056377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2011.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658974v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervised Ordering in Rp : Application to Morphological Processing of Hyperspectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (11), pp.3301 - 3308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2144611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00831767v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of all pairs of geodesic distances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structurally adaptive mathematical morphology based on nonlinear scale-space decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.101-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.v30.p101-109⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v30.p111-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658907v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercomplex mathematical morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La biophotonique au service de l'identification de marqueurs pronostiques intracellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daliphard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Toussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Manfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (1-2), pp.86-108. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.72-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-011-0266-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658912v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Algebra Colour Image Representations And Derived Total Orderings For Morphological Operators-Part I: Colour Quaternions</w:t>
               </w:r>
@@ -5174,77 +5174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Spatio-Spectral Morphological Segmentation For Multi-Spectral Remote-Sensing Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (22), pp.5895-5920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,368 +5441,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and segmentation of colour images in polar representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological segmentation of hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Serra</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (4), pp.475-495. </w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2006.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5566/ias.v26.p101-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621981v1</w:t>
+                <w:t xml:space="preserve">hal-01220414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity assays in nanodrops combining bioassay and morphometric endpoints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemaire</w:t>
+                <w:t xml:space="preserve">Céline A Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline A Mandon</w:t>
+                <w:t xml:space="preserve">Julien Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.e163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological segmentation of hyperspectral images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and segmentation of colour images in polar representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.475-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2006.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5566/ias.v26.p101-109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220414v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6361,90 +6361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological adjunctions represented by matrices in max-plus algebra for signal and image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2022, IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,262 +6463,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Morphological counterpart of Ornstein-Uhlenbeck semigroups and PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology DGMM 2022: Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baudrier, É., Naegel, B., Krähenbühl, A., Tajine, M. (eds), Oct 2022, Strasbourg, France. pp.169-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839458v1</w:t>
+                <w:t xml:space="preserve">hal-03759586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological counterpart of Ornstein-Uhlenbeck semigroups and PDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Angulo</w:t>
+                <w:t xml:space="preserve">Moving Frame Net: SE(3)-Equivariant Network for Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology DGMM 2022: Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS Workshop on Symmetry and Geometry in Neural Representations (NeurReps)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03759586v1</w:t>
+                <w:t xml:space="preserve">hal-03839458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Blusseau</w:t>
+                <w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Penaud--Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6733,87 +6720,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703287v2</w:t>
+                <w:t xml:space="preserve">hal-03722767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FULLY TRAINABLE GAUSSIAN DERIVATIVE CONVOLUTIONAL LAYER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Penaud--Polge</w:t>
+                <w:t xml:space="preserve">DIFFERENTIAL INVARIANTS FOR SE(2)-EQUIVARIANT NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6828,51 +6828,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722767v1</w:t>
+                <w:t xml:space="preserve">hal-03703287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoActivation: Generalizing ReLU activation function by mathematical morphology</w:t>
               </w:r>
@@ -7048,51 +7048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Equivariant U-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,51 +7234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Equivariant Neural Networks with Morphological Scale-Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,736 +7570,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Ponchon</w:t>
+                <w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Blusseau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071470v2</w:t>
+                <w:t xml:space="preserve">hal-02071450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Laplacian and Its Spectrum in Ultrametric Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing ISMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.29-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288566v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minkowski Sum of Ellipsoids and Means of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geometric Science of Information GSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.107-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288078v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minkowski Sum of Ellipsoids and Means of Covariance Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part-based approximations for morphological operators using asymmetric auto-encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geometric Science of Information GSI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436451v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Laplacian and Its Spectrum in Ultrametric Image Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On approximating mathematical morphology operators via deep learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing ISMM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436474v1</w:t>
+                <w:t xml:space="preserve">hal-02288566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-plus Operators Applied to Filter Selection and Model Pruning in Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Pruning neural networks thanks to morphological layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">15th International Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aarhus, Denmark. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071450v2</w:t>
+                <w:t xml:space="preserve">hal-02288078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TROPICAL AND MORPHOLOGICAL OPERATORS FOR SIGNALS ON GRAPHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8327,1041 +8327,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Texture Description from Multispectral Skin Images in Cosmetology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Closs</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.443 - 477, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_38⟩</w:t>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536371v1</w:t>
+                <w:t xml:space="preserve">hal-01536368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Semigroups and Scale-Spaces on Ultrametric Spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological Texture Description from Multispectral Skin Images in Cosmetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Corvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Breugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.28-39, </w:t>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.443 - 477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536368v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPERSPECTRAL IMAGING AS AN ANALYTICAL TOOL FOR THIN SINGLE AND MULTILAYER OXIDES CHARACTERIZATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shu Hui Ham</w:t>
+                <w:t xml:space="preserve">Hyperspectral Image Classification with Support Vector Machines on Kernel Distribution Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ferie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Dino Sejdinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Los Angeles, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2016.8071737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688896v1</w:t>
+                <w:t xml:space="preserve">hal-01446988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Image Classification with Support Vector Machines on Kernel Distribution Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">HYPERSPECTRAL IMAGING AS AN ANALYTICAL TOOL FOR THIN SINGLE AND MULTILAYER OXIDES CHARACTERIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Hui Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Ferie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Sejdinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Los Angeles, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2016.8071737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446988v1</w:t>
+                <w:t xml:space="preserve">hal-01688896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Doppler spectrum segmentation of radar sea clutter by mean-shift and information geometry metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t>
+              <w:t xml:space="preserve">17th International Radar Symposium (IRS'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425738v1</w:t>
+                <w:t xml:space="preserve">hal-01536373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler spectrum segmentation of radar sea clutter by mean-shift and information geometry metric</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+                <w:t xml:space="preserve">Common reduced spaces of representation applied to multispectral texture analysis in cosmetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Corvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Breugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Closs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Radar Symposium (IRS'16) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRS.2016.7497314⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Biomedical Imaging XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2212508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536373v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common reduced spaces of representation applied to multispectral texture analysis in cosmetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Corvo</w:t>
+                <w:t xml:space="preserve">Probability density estimation on the hyperbolic space applied to radar processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Closs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Biomedical Imaging XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2212508⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Networked Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.753-761, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446955v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density estimation on the hyperbolic space applied to radar processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+                <w:t xml:space="preserve">Quantization of hyperspectral image manifold using probabilistic distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networked Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.753-761, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_80⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121090v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization of hyperspectral image manifold using probabilistic distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach to Linear Unmixing in the Presence of Highly Mixed Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networked Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. </w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Leecy, Italy. pp.263--274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121104v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep spatial/spectral descriptor of hyperspectral texture using scattering transform</w:t>
               </w:r>
@@ -9536,1335 +9536,1335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">( max , min )-convolution and Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t>
+              <w:t xml:space="preserve">12th International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.485-496, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110976v1</w:t>
+                <w:t xml:space="preserve">hal-01257501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagging Stochastic Watershed on Natural Color Image Segmentation</w:t>
+                <w:t xml:space="preserve">Ordering on the probability simplex of endmembers for hyperspectral morphological image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.422-433, </w:t>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.410-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104256v2</w:t>
+                <w:t xml:space="preserve">hal-01104250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological PDE and dilation/erosion semigroups on length spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear operators on graphs via stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.509-521, </w:t>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.654-663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108145v3</w:t>
+                <w:t xml:space="preserve">hal-01110976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Gaussian Model of Image Regions in Stochastic Watershed Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bagging Stochastic Watershed on Natural Color Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.396-405, </w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.422-433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134047v2</w:t>
+                <w:t xml:space="preserve">hal-01104256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-ary Mathematical Morphology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological PDE and dilation/erosion semigroups on length spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Re, Iceland. pp.339-350, </w:t>
+              <w:t xml:space="preserve">12th International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.509-521, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104191v1</w:t>
+                <w:t xml:space="preserve">hal-01108145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Scale-Space Operators for Images Supported on Point Clouds</w:t>
+                <w:t xml:space="preserve">Statistical Gaussian Model of Image Regions in Stochastic Watershed Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lège-Cap Ferret, France. </w:t>
+              <w:t xml:space="preserve">Second International Conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.396-405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108141v3</w:t>
+                <w:t xml:space="preserve">hal-01134047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histograms of images valued in the manifold of colours endowed with perceptual metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">N-ary Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivar Farup</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Networked Geometric Science of Information, GSI 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_81⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Re, Iceland. pp.339-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121213v1</w:t>
+                <w:t xml:space="preserve">hal-01104191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering on the probability simplex of endmembers for hyperspectral morphological image processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Scale-Space Operators for Images Supported on Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_35⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lège-Cap Ferret, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104250v2</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108141v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">( max , min )-convolution and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histograms of images valued in the manifold of colours endowed with perceptual metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Farup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.485-496, </w:t>
+              <w:t xml:space="preserve">Second International Conference on Networked Geometric Science of Information, GSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257501v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on morphological principal component analysis of hyperspectral images</w:t>
+                <w:t xml:space="preserve">Spatially-variant area openings for reference-driven adaptive contour preserving filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS), 6th Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 22nd International Conference on Pattern Recognition (ICPR), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256947v1</w:t>
+                <w:t xml:space="preserve">hal-00926681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability density function of object contours using regional regularized stochastic watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Morales</w:t>
+                <w:t xml:space="preserve">Comparative study on morphological principal component analysis of hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP'2014 ) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS), 6th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536377v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF RETINAL NETWORK SKELETON THROUGH MATHEMATICAL MORPHOLOGY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valery Naranjo</w:t>
+                <w:t xml:space="preserve">Computing Histogram of Tensor Images using Orthogonal Series Density Estimation and Riemannian Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariano Alcañiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 22nd International Conference on Pattern Recognition (ICPR), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536379v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Histogram of Tensor Images using Orthogonal Series Density Estimation and Riemannian Metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Chevallier</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF RETINAL NETWORK SKELETON THROUGH MATHEMATICAL MORPHOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Alcañiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 22nd International Conference on Pattern Recognition (ICPR), 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941147v2</w:t>
+                <w:t xml:space="preserve">hal-01536379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-variant area openings for reference-driven adaptive contour preserving filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">Probability density function of object contours using regional regularized stochastic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd International Conference on Pattern Recognition (ICPR), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP'2014 ) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4762 - 4766, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926681v1</w:t>
+                <w:t xml:space="preserve">hal-01536377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Nonlocal Mathematical Morphology</w:t>
               </w:r>
@@ -11026,351 +11026,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Morphological Image Regularization Using the Counter-Harmonic Mean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
+                <w:t xml:space="preserve">A Learning Framework for Morphological Operators using Counter-Harmonic Mean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Schmidhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.317-328, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_27⟩</w:t>
+              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.329-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834680v1</w:t>
+                <w:t xml:space="preserve">hal-00834523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Morphology for Structure Tensor-Valued Images Based on Symmetric Divergence Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Geometric Science of Information (GSI'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.543 - 550, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning Framework for Morphological Operators using Counter-Harmonic Mean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Masci</w:t>
+                <w:t xml:space="preserve">Towards Morphological Image Regularization Using the Counter-Harmonic Mean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Larrey-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Schmidhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.329-340, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.317-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology for Real-Valued Images on Riemannian Manifolds</w:t>
               </w:r>
@@ -11556,291 +11556,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological operators for images valued on the sphere</w:t>
+                <w:t xml:space="preserve">Efficient statistical/morphological cell texture characterization and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.2440-2443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783122v1</w:t>
+                <w:t xml:space="preserve">hal-00834446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised morphological target detection from polarimetric Stokes vectors images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Morphological operators for images valued on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. 4 p., </w:t>
+              <w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.113-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783115v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient statistical/morphological cell texture characterization and classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+                <w:t xml:space="preserve">Supervised morphological target detection from polarimetric Stokes vectors images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834446v1</w:t>
+                <w:t xml:space="preserve">hal-00783115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially adaptive PDEs for robust image sharpening</w:t>
               </w:r>
@@ -11917,51 +11917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local supremum/infimum on the sphere and mathematical morphology for images valued on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11993,1413 +11993,1413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological bilateral filtering and spatially-variant adaptive structuring functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced statistical matrices for texture characterization: Application to DNA chromatin and microtubule network classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_19⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.53-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658950v1</w:t>
+                <w:t xml:space="preserve">hal-00833529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t>
+                <w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.355-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903863v1</w:t>
+                <w:t xml:space="preserve">hal-00658951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabolic Nonlinear Laplacian: Morphological Counterpart Of Laplacian Of Gaussian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geodesic Depth For Description, Retrieval Of 2D/3D Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903867v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale local multiple orientation estimation using mathematical morphology and B-spline interpolation</w:t>
+                <w:t xml:space="preserve">Morphological bilateral filtering and spatially-variant adaptive structuring functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.212-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834492v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linearization of free Schrödinger equation and pseudo-morphological complex diffusion operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stochastic Minimum Spanning Forest approach for spectral-spatial classification of hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116660⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.1265-1268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834436v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Minimum Spanning Forest approach for spectral-spatial classification of hyperspectral images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Aorta segmentation using the watershed algorithm for an augmented reality system in laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Alcañiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - 18th IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115664⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2649-2652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833516v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aorta segmentation using the watershed algorithm for an augmented reality system in laparoscopic surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linearization of free Schrödinger equation and pseudo-morphological complex diffusion operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2649-2652, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116211⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834437v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-normalization of cell images in multifocus quantitative fluoresence</w:t>
+                <w:t xml:space="preserve">Multiscale local multiple orientation estimation using mathematical morphology and B-spline interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fernand Meyer</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.575-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903870v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t>
+                <w:t xml:space="preserve">Parabolic Nonlinear Laplacian: Morphological Counterpart Of Laplacian Of Gaussian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658963v1</w:t>
+                <w:t xml:space="preserve">hal-00903867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-normalization of cell images in multifocus quantitative fluoresence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reberioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Koudoro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
+                <w:t xml:space="preserve">Chantal Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, China</w:t>
+              <w:t xml:space="preserve">13th International Congress of Stereology (ICS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904221v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced statistical matrices for texture characterization: Application to DNA chromatin and microtubule network classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse mathematical morphology using non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernand Meyer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.53-57, </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833529v1</w:t>
+                <w:t xml:space="preserve">hal-00658963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical morphology for vector images using statistical depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORPHOLOGICAL SNOWFLAKES FOR ROBUST NONLINEAR FILTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_31⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00658951v1</w:t>
+                <w:t xml:space="preserve">hal-00904221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834484v1</w:t>
+                <w:t xml:space="preserve">hal-00834482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Hyperspectral Image Segmentation Using Regionalized Stochastic Watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters Selection Of Morphological Scale-Space Decomposition For Hyperspectral Images Using Tensor Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms and Technologies for Multispectral, Hyperspectral, and Ultraspectral Imagery XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Orlando, United States. 12 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.850187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.850171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834482v1</w:t>
+                <w:t xml:space="preserve">hal-00834484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of orientated and spatially variant morphological filters vs mean/median filters for adaptive image denoising</w:t>
               </w:r>
@@ -13411,64 +13411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Larrey-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Morales-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.113-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13496,394 +13496,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t>
+                <w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904100v1</w:t>
+                <w:t xml:space="preserve">hal-00834434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t>
+                <w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3537-3540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00834487v1</w:t>
+                <w:t xml:space="preserve">hal-00834442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Processing of Hyperspectral Images Using Kriging-Based Supervised Ordering</w:t>
+                <w:t xml:space="preserve">Hit-or-miss transform in multivariate images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1409-1412, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.452-463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17688-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834434v1</w:t>
+                <w:t xml:space="preserve">hal-00834487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Shape Modeling Using Morphological Representations</w:t>
+                <w:t xml:space="preserve">Spatial Structures Detection In Hyperspectral Images Using Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 2nd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834442v1</w:t>
+                <w:t xml:space="preserve">hal-00904100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally adaptive mathematical morphology on nonlinear scale-space representations</w:t>
               </w:r>
@@ -14044,1725 +14044,1725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-109 - III-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449454v1</w:t>
+                <w:t xml:space="preserve">hal-00904096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Scalar-Valued Images to Hypercomplex Representations and Derived Total Orderings for Morphological Operators</w:t>
+                <w:t xml:space="preserve">Multiscale stochastic watershed for unsupervised hyperspectral image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.238-249, </w:t>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.93-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834036v1</w:t>
+                <w:t xml:space="preserve">hal-00449454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure tensor of colour quaternion image representations for invariant feature extraction</w:t>
+                <w:t xml:space="preserve">Morphological exploration of shape spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Computational Color Imaging, CCIW 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03265-3_10⟩</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.226-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00834163v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological exploration of shape spaces</w:t>
+                <w:t xml:space="preserve">Structure tensor of colour quaternion image representations for invariant feature extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_21⟩</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Computational Color Imaging, CCIW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Étienne, France. pp.91-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03265-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Scalar-Valued Images to Hypercomplex Representations and Derived Total Orderings for Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.238-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00458687v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Variant Anisotropic Morphological Filters Driven By Gradient Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
+                <w:t xml:space="preserve">Morphological scale-space for hyperspectral images and dimensionality exploration using tensor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.115-125, </w:t>
+              <w:t xml:space="preserve">Hyperspectral Image and Signal Processing: Evolution in Remote Sensing:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5289059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834389v1</w:t>
+                <w:t xml:space="preserve">hal-00458687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological image distances for hyperspectral dimensionality exploration using Kernel-PCA and ISOMAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+                <w:t xml:space="preserve">Spatially-Variant Anisotropic Morphological Filters Driven By Gradient Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.115-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preprocessing and analysis of microarray images from integrated lensless bio-photonic sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation and classification of hyperspectral data using watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lajaunie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008: Optical and Digital Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.781377⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, MA, United States. pp.652-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569449v1</w:t>
+                <w:t xml:space="preserve">hal-00372311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Colour Representations and Derived Total Orderings for Morphological Operators</w:t>
+                <w:t xml:space="preserve">Contour and detail detection for spatially adaptive color median filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGIV 2008/MCS'08 4th European Conference on Colour in Graphics, Imaging, and Vision and 10th International Symposium on Multispectral Colour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.417-422</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.388-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830666v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00377658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological-based adaptive segmentation and quantification of cell assays in high content screening</w:t>
+                <w:t xml:space="preserve">Preprocessing and analysis of microarray images from integrated lensless bio-photonic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Schaack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541007⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008: Optical and Digital Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. 12p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833818v1</w:t>
+                <w:t xml:space="preserve">hal-00569449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification-Driven Stochastic Watershed: Application to Multispectral Segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternion Colour Representations and Derived Total Orderings for Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Colour in Graphics, Imaging, and Vision and 10th International Symposium on Multispectral Colour Science (CGIV 2008/MCS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.471-476</w:t>
+              <w:t xml:space="preserve">CGIV 2008/MCS'08 4th European Conference on Colour in Graphics, Imaging, and Vision and 10th International Symposium on Multispectral Colour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.417-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830667v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Variant Directional Mathematical Morphology Operators Based on a Diffused Average Squared Gradient Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological-based adaptive segmentation and quantification of cell assays in high content screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_49⟩</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.360-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834032v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral mathematical morphology applied to DCE-MRI series for angiogenesis imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Classification-Driven Stochastic Watershed: Application to Multispectral Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Mathematics for Industry (ECMI'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College London, Jul 2008, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th European Conference on Colour in Graphics, Imaging, and Vision and 10th International Symposium on Multispectral Colour Science (CGIV 2008/MCS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904082v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering, segmentation and region classification by hyperspectral mathematical morphology of DCE-MRI series for angiogenesis imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Cuénod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.1517-1520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and classification of hyperspectral data using watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jon Atli Benediktsson</w:t>
+                <w:t xml:space="preserve">Spatially-Variant Directional Mathematical Morphology Operators Based on a Diffused Average Squared Gradient Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Verdu-Monedero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.542-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00372311v1</w:t>
+                <w:t xml:space="preserve">hal-00834032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour and detail detection for spatially adaptive color median filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral mathematical morphology applied to DCE-MRI series for angiogenesis imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Robert-Inacio</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dinet</w:t>
+                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGIV 2008/MCS'08 4th European Conference on Colour in Graphics, Imaging, and Vision and 10th International Symposium on Multispectral Colour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Terrassa - Barcelona, Spain. pp.388-393</w:t>
+              <w:t xml:space="preserve">15th European Conference on Mathematics for Industry (ECMI'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Jul 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00377658v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On distances, paths and connections for hyperspectral image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Mathematical Morphology (ISMM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15787,77 +15787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Germs and Stochastic Watershed for Unsupervised Multispectral Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference Knowledge-Based Intelligent Information and Engineering Systems (KES 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vietri sul Mare, Salerno, Italy. pp.17-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15891,77 +15891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological segmentation of hyperspectral images - ICSXII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress for Stereology (ICS XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Monnet, Aug 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16018,64 +16018,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology on Tensor Images for Fiber Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16139,77 +16139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentations d'Images Hyperspectrales Par Morphologie Mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Hiver d'imagerie Numérique Couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16586,51 +16586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and Multivariate Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Najman and Hugues Talbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 291-321 (Chapter 11), 2013, 9781848212152 (Print). </w:t>
@@ -16855,434 +16855,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleus Modelling And Segmentation In Cell Clusters</w:t>
+                <w:t xml:space="preserve">Couleur et images multi-variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alistair D. Fitt, John Norbury, Hilary Ockendon, and Eddie Wilson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Talbot Hugues &amp; Najman Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morphologie mathématique 2 : estimation, choix et mise en oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, 203-236 (Chapitre 5), 2010, Traité IC2 signal et image, 9782746225930</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834461v1</w:t>
+                <w:t xml:space="preserve">hal-00834954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minisymposium Multivariate and/or Multidimensional Image Processing in Biomedical Applications</w:t>
+                <w:t xml:space="preserve">Nucleus Modelling And Segmentation In Cell Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair D. Fitt, John Norbury, Hilary Ockendon, and Eddie Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.209-210, 2010, Mathematics in Industry, 978-3-642-12109-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12110-4_28⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.217-222, 2010, Mathematics in Industry, 978-3-642-12109-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12110-4_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834456v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalized Random Germs by a Classification for Probabilistic Watershed Application: Angiogenesis Imaging Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair D. Fitt, John Norbury, Hilary Ockendon, and Eddie Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.211-216, 2010, Mathematics in Industry, 978-3-642-12109-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12110-4_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur et images multi-variées</w:t>
+                <w:t xml:space="preserve">Minisymposium Multivariate and/or Multidimensional Image Processing in Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Talbot Hugues &amp; Najman Laurent. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair D. Fitt, John Norbury, Hilary Ockendon, and Eddie Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie mathématique 2 : estimation, choix et mise en oeuvre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Industrial Mathematics at ECMI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.209-210, 2010, Mathematics in Industry, 978-3-642-12109-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12110-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834954v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Morphology Approach to Cell Shape Analysis</w:t>
               </w:r>
@@ -17477,422 +17477,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hölder Exponents and Fractal Analysis on Metric Spaces using Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660033v2</w:t>
+                <w:t xml:space="preserve">hal-03108997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hölder Exponents and Fractal Analysis on Metric Spaces using Morphological Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near out-of-distribution detection for low-resolution radar micro-Doppler signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108997v2</w:t>
+                <w:t xml:space="preserve">hal-03660033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some open questions on morphological operators and representations in the deep learning era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214052v2</w:t>
+                <w:t xml:space="preserve">hal-03203686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Random Projection Outlyingness for Unsupervised Anomaly Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some open questions on morphological operators and representations in the deep learning era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203686v2</w:t>
+                <w:t xml:space="preserve">hal-03214052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel density estimation on the Siegel space applied to radar processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17923,64 +17923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel density estimation on spaces of Gaussian distributions and symmetric positive definite matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kalunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18161,51 +18161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discontinuity issue of total orders on metric spaces and its consequences for mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18602,51 +18602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Calabrese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Scott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00752G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Hui Ham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4708SF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvar-Gin&#233;s Legaz-Aparicio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Verdu-Monedero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1276-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2017.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053566" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Forget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18110396" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789162v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0607-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5060083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Paz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511529x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L de Paz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01152401v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noyel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cuenod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975728v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Samba Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.993" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877193v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v33.p95-105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jos&#233; Garc&#237;a-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Carrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Canales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789164v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-013-0432-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Morales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Naranjo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2238244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Varga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Sutkeviciute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgeagh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202764" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8D5C9C4873BEE75C6C5435C9B54B411387F6E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789160v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2175741" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larrey-Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Sanchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDWZLJBW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2056377" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658907v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p101-109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0266-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4KTF5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2009.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK6P71G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2009.04.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQ6K579-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2013078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p107-124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.07.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XKMC51-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Mandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220414v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p101-109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319499v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_14" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108985v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_36" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Corvo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_38" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071737" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Sejdinovic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532688" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497314" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212508" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_44" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Ravi Kiran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005697600770084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104256v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_36" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108145v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_43" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134047v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_43" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_29" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108141v3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Farup" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_81" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104250v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_35" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_41" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Mir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025965" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941147v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.165" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926681v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.189" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_59" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_27" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8RVXS60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_60" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834523v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schmidhuber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_28" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466808" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874334" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783119v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658950v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_19" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7LHJ9H0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834436v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116660" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115664" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Villanueva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116211" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reberioux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833529v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116401" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834435v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651909" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_40" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42BMB80F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_22" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZFGJG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_10" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LSV0G5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834033v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_21" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_11" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7NK5ZP4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569449v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulaire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781377" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830666v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833818v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830667v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834032v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_49" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904082v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834030v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541297" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372311v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779432" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377658v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robert-Inacio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263963v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958884v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984204v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Velasco-Forero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834942v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788.ch11" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835158v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VBB1H1BK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_30" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-51F8V6HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834456v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_28" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VCK616C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834452v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_29" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/087C64558DC5F71D19A1899456DF2EB5B510FCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834954v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833838v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_87" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108997v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214052v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344910v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245712v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108130v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939242v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948232v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007524v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01535770v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud--Polge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1685766" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01823-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221652v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1417867" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632225v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ponchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Calabrese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00752G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Hui Ham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4708SF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvar-Gin&#233;s Legaz-Aparicio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Verdu-Monedero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1276-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2017.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5060083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18110396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789162v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0607-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viv&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Paz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511529x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01152401v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noyel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cuenod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L de Paz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975728v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Samba Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.993" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877193v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v33.p95-105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jos&#233; Garc&#237;a-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Carrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Canales" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789164v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-013-0432-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877144v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789160v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110844258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Morales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Naranjo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alca&#241;iz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2238244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0429-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Varga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Sutkeviciute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guzzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgeagh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8D5C9C4873BEE75C6C5435C9B54B411387F6E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2211336" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2175741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658907v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p101-109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0266-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC4KTF5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2056377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larrey-Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales-Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDWZLJBW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2144611" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v30.p111-122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daliphard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veilh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF3F7T30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2009.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK6P71G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2009.04.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQ6K579-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512314" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Luengo-Oroz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2013078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v27.p107-124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220414v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p101-109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Mandon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000163" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.07.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XKMC51-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Eduardo Valle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Batista Florindo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_32" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319499v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250560v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mohammadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Sangalli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738665v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759586v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722767v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703287v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rhim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805743v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108985v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_36" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauw" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Airiau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266497" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071450v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071470v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288078v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799029v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451395" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Corvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_38" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Sejdinovic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532688" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688896v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536373v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497314" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446955v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212508" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_80" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_44" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangalore Ravi Kiran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005697600770084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257501v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104250v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_70" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104256v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_36" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108145v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_43" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134047v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_43" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104191v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108141v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Farup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_81" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926681v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.189" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941147v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.165" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Mir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025965" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834641v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_59" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834523v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schmidhuber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_28" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_60" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834680v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_27" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8RVXS60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834667v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_24" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N1S7GWS7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K0ZW94KF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834446v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783122v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466808" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874334" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783119v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116401" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_31" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3HHD36X7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903863v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658950v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_19" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7LHJ9H0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833516v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115664" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Villanueva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116211" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116660" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834492v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903867v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reberioux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658963v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6KV7F85-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834482v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850187" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834484v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.850171" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834435v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651909" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834434v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651305" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834442v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.863" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834487v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_42" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDDLPD1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904100v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834432v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651969" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17688-3_40" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42BMB80F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418063" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449454v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418095" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834033v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_21" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834163v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03265-3_10" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LSV0G5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_22" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9ZFGJG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00458687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5289059" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7NK5ZP4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779432" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377658v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robert-Inacio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781377" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830666v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833818v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830667v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834030v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balvay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541297" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_49" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904082v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263963v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958884v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984204v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Velasco-Forero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795012v3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_12" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834942v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788.ch11" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835158v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VBB1H1BK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834954v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834461v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_30" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-51F8V6HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834452v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_29" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/087C64558DC5F71D19A1899456DF2EB5B510FCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4_28" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VCK616C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833838v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71992-2_87" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319313v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108997v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660033v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203686v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214052v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344910v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245712v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108130v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939242v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948232v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007524v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01535770v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>