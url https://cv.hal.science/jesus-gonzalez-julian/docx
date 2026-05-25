--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -770,831 +770,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti3C2Tx MXene deposition: A simple surface engineering technique for dual enhancement of biological functions for nonbearing applications</w:t>
+                <w:t xml:space="preserve">The Effect of Y Addition on Oxidation Resistance of Bulk W-Cr Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Schickle</w:t>
+                <w:t xml:space="preserve">Anicha Reuban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nima Amousa</w:t>
+                <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+                <w:t xml:space="preserve">Ivan Povstugar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Krok-Borkowicz</w:t>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elżbieta Pamuła</w:t>
+                <w:t xml:space="preserve">Jan Willem Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.110576. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (23), pp.5749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17235749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184136v1</w:t>
+                <w:t xml:space="preserve">hal-05184117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Potential Applications of MAX Phases: Sustainable Synthesis of Multielement Ti 3 AlC 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ti3C2Tx MXene deposition: A simple surface engineering technique for dual enhancement of biological functions for nonbearing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Schickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Amousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenrayan Senthil</w:t>
+                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Krok-Borkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Pamuła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00648⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.110576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184065v1</w:t>
+                <w:t xml:space="preserve">hal-05184136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phase decomposition on mechanical properties and oxidation resistance of WCrY SMART material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Tejado</w:t>
+                <w:t xml:space="preserve">Maximizing Potential Applications of MAX Phases: Sustainable Synthesis of Multielement Ti 3 AlC 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Amousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+                <w:t xml:space="preserve">Amutha Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
+                <w:t xml:space="preserve">Jan Luxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Prestat</w:t>
+                <w:t xml:space="preserve">Chenrayan Senthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.101762. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), pp.14851-14859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184115v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Yttrium and Yttria Addition in Self-Passivating WCr SMART Material for First-Wall Application in a Fusion Power Plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Influence of phase decomposition on mechanical properties and oxidation resistance of WCrY SMART material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tejado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met14091092⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184174v1</w:t>
+                <w:t xml:space="preserve">hal-05184115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, oxidation and creep behavior of Ti2AlN composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jia Qi</w:t>
+                <w:t xml:space="preserve">Effect of Yttrium and Yttria Addition in Self-Passivating WCr SMART Material for First-Wall Application in a Fusion Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tejado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egbert Wessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruth Schwaiger</w:t>
+                <w:t xml:space="preserve">Marcin Rasiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.11.205⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met14091092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184171v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Y Addition on Oxidation Resistance of Bulk W-Cr Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication, oxidation and creep behavior of Ti2AlN composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicha Reuban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Chen</w:t>
+                <w:t xml:space="preserve">Jia Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Povstugar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+                <w:t xml:space="preserve">Egbert Wessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Willem Coenen</w:t>
+                <w:t xml:space="preserve">Ruth Schwaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (23), pp.5749. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.4609-4621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17235749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.11.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184117v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards H2 implementation in the iron- and steelmaking industry: State of the art, requirements, and challenges for refractory materials</w:t>
               </w:r>
@@ -1842,559 +1842,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grain Size on the Electrochemical Performance of Li 7‐3x La 3 Zr 2 Al x O 12 Solid Electrolyte</w:t>
+                <w:t xml:space="preserve">Combining Chemical Vapor Deposition and Spark Plasma Sintering for the Production of Tungsten Fiber‐Reinforced Tungsten (Hybrid – W f /W)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Botros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
+                <w:t xml:space="preserve">Alexander Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Scherer</w:t>
+                <w:t xml:space="preserve">Yiran Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radian Popescu</w:t>
+                <w:t xml:space="preserve">Rui Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Loho</w:t>
+                <w:t xml:space="preserve">Jan Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202300370⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202301929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184134v1</w:t>
+                <w:t xml:space="preserve">hal-05184167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Chemical Vapor Deposition and Spark Plasma Sintering for the Production of Tungsten Fiber‐Reinforced Tungsten (Hybrid – W f /W)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aero acoustic levitation to unveil the solidification of complex oxides: Case study of the system Al2O3–ZrO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiran Mao</w:t>
+                <w:t xml:space="preserve">Jonas Niessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Shu</w:t>
+                <w:t xml:space="preserve">D. Muehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Coenen</w:t>
+                <w:t xml:space="preserve">T. Tonnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Poll</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202301929⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (5), pp.2787-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184167v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero acoustic levitation to unveil the solidification of complex oxides: Case study of the system Al2O3–ZrO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphate-bonded refractories in hydrogen containing atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muehmer</w:t>
+                <w:t xml:space="preserve">T. Leber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Kenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Tonnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (5), pp.2787-2796. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184127v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate-bonded refractories in hydrogen containing atmosphere</w:t>
+                <w:t xml:space="preserve">Influence of Grain Size on the Electrochemical Performance of Li 7‐3x La 3 Zr 2 Al x O 12 Solid Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leber</w:t>
+                <w:t xml:space="preserve">Miriam Botros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kenn</w:t>
+                <w:t xml:space="preserve">Torsten Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Matt</w:t>
+                <w:t xml:space="preserve">Radian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scheller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Tonnesen</w:t>
+                <w:t xml:space="preserve">Christoph Loho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100511. </w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/batt.202300370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184138v1</w:t>
+                <w:t xml:space="preserve">hal-05184134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Surface and Bulk Electronic Properties of Ti3 C2 Tx MXene Unraveled by Multimodal X‐Ray Spectromicroscopy</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing bactericidal events on graphene oxide nano films deposited on metal implant surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Schickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Gołda-Cępa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and compositional design of Cr2AlC MAX phases and their impact on oxidation resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,64 +2782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART materials for DEMO: Towards industrial production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,103 +2916,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the diffusion pathways under high-temperature oxidation of Cr2AlC MAX phase via nanoscale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicha Reuban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Povstugar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Rasiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Vayyala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 235, pp.112179. </w:t>
@@ -3178,689 +3178,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Multifunctionalization of Inert Ceramic Implants by Calcium Phosphate Biomimetic Coating Doped with Nanoparticles Encapsulating Antibiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Zirconia Scaffolds Functionalized with Calcium Phosphate Layers and PLGA Nanoparticles Loaded with Hydrophobic Gentamicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Desante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+                <w:t xml:space="preserve">Anna Moskwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konrad Kwiecień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kriegseis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Krok-Borkowicz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c03884⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.8400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24098400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184193v1</w:t>
+                <w:t xml:space="preserve">hal-05184215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the main factors triggering the coagulation at the SiC ‐blood interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidification of two fused cast Al2O3–ZrO2–SiO2 materials in an aero acoustic levitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Niessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tonnesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37533⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184213v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Zirconia Scaffolds Functionalized with Calcium Phosphate Layers and PLGA Nanoparticles Loaded with Hydrophobic Gentamicin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+                <w:t xml:space="preserve">Laser surface texturing and numerical simulation of heat flux on Cr2AlC MAX phase heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquita-Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M.S. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moskwik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Pinho-Da-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24098400⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (14), pp.5894-5903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184215v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of two fused cast Al2O3–ZrO2–SiO2 materials in an aero acoustic levitator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the main factors triggering the coagulation at the SiC ‐blood interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zümray Vuslat Parlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norina Labude-Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron David Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (9), pp.1322-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184186v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser surface texturing and numerical simulation of heat flux on Cr2AlC MAX phase heat exchangers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Multifunctionalization of Inert Ceramic Implants by Calcium Phosphate Biomimetic Coating Doped with Nanoparticles Encapsulating Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M.S. Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
+                <w:t xml:space="preserve">Gaëlle Desante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Pudełko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Krok-Borkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Pamuła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pinho-Da-Cruz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (14), pp.5894-5903. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.21699-21718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c03884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184206v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of solidification behavior of synthetic mullite and mullite-forming raw materials by aero-acoustic levitation</w:t>
               </w:r>
@@ -3872,64 +3872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mühmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tonnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.100445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3963,90 +3963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Tungsten Fiber-Reinforced Tungsten (Wf/W) Composites Using Yarn-Based Textile Preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willem Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schwalenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Höschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,425 +4225,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti3C2 MXene Membranes for Gas Separation: Influence of Heat Treatment Conditions on D-Spacing and Surface Functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrasive behavior of M2AlX MAX phase materials and its relation to the brittleness index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Schwaiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Alencar Emerenciano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jürgen Malzbender</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12101025⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (13), pp.19501-19506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184229v1</w:t>
+                <w:t xml:space="preserve">hal-05184239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and creep behavior of textured Ti2AlC and Ti3AlC2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqiang Li</w:t>
+                <w:t xml:space="preserve">Ti3C2 MXene Membranes for Gas Separation: Influence of Heat Treatment Conditions on D-Spacing and Surface Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alencar Emerenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Maribondo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Cysne Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Ran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ruth Schwaiger</w:t>
+                <w:t xml:space="preserve">Wilhelm Albert Meulenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.10.018⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12101025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184236v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrasive behavior of M2AlX MAX phase materials and its relation to the brittleness index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Oxidation and creep behavior of textured Ti2AlC and Ti3AlC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Badie</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Schwaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (13), pp.19501-19506. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), pp.364-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184239v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the high-temperature oxidation of MAX phase Cr2AlC</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of texture and grain size on the compressive creep of Ti3SiC2 MAX phase ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apurv Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Malzbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Rasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,1446 +4887,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-passivating smart tungsten alloys for DEMO: a progress in joining and upscale for a first wall mockup</w:t>
+                <w:t xml:space="preserve">The influence of the catalyst on the CO formation during catalytic wet peroxide oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bachurina</w:t>
+                <w:t xml:space="preserve">J. Carbajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Yue Tan</w:t>
+                <w:t xml:space="preserve">A. Quintanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Klein</w:t>
+                <w:t xml:space="preserve">A.L. Garcia-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Suchkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+                <w:t xml:space="preserve">J. González-Julián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tungsten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42864-021-00079-5⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184619v1</w:t>
+                <w:t xml:space="preserve">hal-05184587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Self-Passivating Alloys for an Application under Extreme Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyue Tan</w:t>
+                <w:t xml:space="preserve">Injection Molding and Near-Complete Densification of Monolithic and Al2O3 Fiber-Reinforced Ti2AlC MAX Phase Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Ertmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Coenen</w:t>
+                <w:t xml:space="preserve">Rimy Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Sebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vaßen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11081255⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (13), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14133632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184606v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Co‐Intercalation‐Induced Activation and Capacity Fade Mechanism of Few‐/Multi‐Layered MXenes in Lithium Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Winter</w:t>
+                <w:t xml:space="preserve">Exploring processing, reactivity and performance of novel MAX phase/ultra-high temperature ceramic composites: The case study of Ti3SiC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silvestroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Melandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Placke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202104130⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (12), pp.6064-6069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184572v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel high entropy alloys as binder in cermets: From design to sintering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart alloys as armor material for DEMO: Overview of properties and joining to structural materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vaz-Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoyue Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Rasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2021.105592⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.112272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184601v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the binary system Al 2 O 3 ‐ZrO 2 by aero acoustic levitation melting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvent Co-intercalation into Few-layered Ti 3 C 2 T x MXenes in Lithium Ion Batteries Induced by Acidic or Basic Post-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer Bärmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Nölle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Siozios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Ruttert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ceramic Engineering &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ces2.10110⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.3295-3308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184222v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection Molding and Near-Complete Densification of Monolithic and Al2O3 Fiber-Reinforced Ti2AlC MAX Phase Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doris Sebold</w:t>
+                <w:t xml:space="preserve">Multifunctional performance of Ti 2 AlC MAX phase/2D braided alumina fiber laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vaßen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillon</w:t>
+                <w:t xml:space="preserve">Irina Kraleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14133632⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (1), pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184578v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring processing, reactivity and performance of novel MAX phase/ultra-high temperature ceramic composites: The case study of Ti3SiC2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-passivating smart tungsten alloys for DEMO: a progress in joining and upscale for a first wall mockup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bachurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yue Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Suchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.05.029⟩</w:t>
+              <w:t xml:space="preserve">Tungsten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42864-021-00079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184565v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart alloys as armor material for DEMO: Overview of properties and joining to structural materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Advanced Self-Passivating Alloys for an Application under Extreme Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyue Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcin Rasinski</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Ertmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112272⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11081255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184610v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Co-intercalation into Few-layered Ti 3 C 2 T x MXenes in Lithium Ion Batteries Induced by Acidic or Basic Post-treatment</w:t>
+                <w:t xml:space="preserve">Solvent Co‐Intercalation‐Induced Activation and Capacity Fade Mechanism of Few‐/Multi‐Layered MXenes in Lithium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Bärmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Placke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10153⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184568v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional performance of Ti 2 AlC MAX phase/2D braided alumina fiber laminates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of the binary system Al 2 O 3 ‐ZrO 2 by aero acoustic levitation melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Niessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tonnesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Ceramic Engineering &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ces2.10110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.18043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05184219v1</w:t>
+                <w:t xml:space="preserve">hal-05184222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the catalyst on the CO formation during catalytic wet peroxide oxidation process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel high entropy alloys as binder in cermets: From design to sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quintanilla</w:t>
+                <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Garcia-Costa</w:t>
+                <w:t xml:space="preserve">A. Vaz-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. González-Julián</w:t>
+                <w:t xml:space="preserve">S. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmonte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Alvaredo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 361, pp.30-36. </w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.105592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2021.105592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184587v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Links between the Composition-Processing-Properties in New Formulations of HEAs Sintered by SPS</w:t>
               </w:r>
@@ -6446,103 +6446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and modeling study revealing the anisotropic mechanical response of Ti2AlN MAX phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Malzbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Schwaiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (12), pp.5872-5881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Haneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Matthies Wrogemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6844,90 +6844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-templated strategy for well dispersed multi-component composites with morphologies ranging from millimeter to nano-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Malzbender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.100862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6974,51 +6974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and oxidation response of Cr2AlC MAX-phase composites containing ceramic fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vaßen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,64 +7091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism for breakaway oxidation of the Ti2AlC MAX phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Sebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vaßen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,51 +7325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apurv Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoo Jung Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vaßen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPS: the holy grail for synthesis and material design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francophone de Densification de Matériaux par Frittage Assisté sous Champ Eléctromagnétique (GDFM-FACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable synthesis of MXenes and their precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,51 +7590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a new 2D compound: AlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference on ceramic materials and components for energy and environmental systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,51 +7659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX phases: hype or revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7767,51 +7767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gauthier-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7843,195 +7843,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX phase composites containing fibers: status and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">MAX phases: from synthesis to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on High Temperature Ceramic Matrix Composites (HT-CMC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">98th DKG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184666v1</w:t>
+                <w:t xml:space="preserve">hal-05184678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX phases: from synthesis to applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">MAX phase composites containing fibers: status and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98th DKG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Jena, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on High Temperature Ceramic Matrix Composites (HT-CMC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184678v1</w:t>
+                <w:t xml:space="preserve">hal-05184666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX phase composites for harsh environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research (MRM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8050,251 +8050,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakaway oxidation of Ti2AlC MAX Phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Microstructure’s influence on the high temperature oxidation of bulk Cr2AlC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gauthier-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramics Congress (CIMTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Daytona Beach (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184684v1</w:t>
+                <w:t xml:space="preserve">hal-05354009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure’s influence on the high temperature oxidation of bulk Cr2AlC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Breakaway oxidation of Ti2AlC MAX Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Daytona Beach (Florida), United States</w:t>
+              <w:t xml:space="preserve">15th International Ceramics Congress (CIMTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354009v1</w:t>
+                <w:t xml:space="preserve">hal-05184684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable synthesis of non-oxide ceramics in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science &amp; Technology (MS&amp;T21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8319,51 +8319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of MAX phases: from synthesis to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science &amp; Technology (MS&amp;T21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8388,51 +8388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molten Salt Shielded Synthesis (MS3): a novel synthesis route for non-oxide ceramics in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96th DKG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Juelich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8457,51 +8457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near net shaping and runaway oxidation of Ti2AlC MAX phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference and Exposition on Advanced Ceramics and Composites (ICACC21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Daytona Beach (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8597,51 +8597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez-Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8852,51 +8852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Verma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esakkinaveen Dhanaraman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jing Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Julian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Kang Chiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.109346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sch&#246;bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Tulchynska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mohajeri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Polley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Seitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2025.e00440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quessada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w32v-8nd2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05212858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Bojarska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aretz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ja&#322;owiecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ma&#322;olepszy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05183989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Maz&#225;nek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kundr&#225;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Bukvi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00786-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Schickle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Amousa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pude&#322;ko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krok-Borkowicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Pamu&#322;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amutha Subramani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Luxa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrayan Senthil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tejado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Litnovsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rasi&#324;ski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14091092" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Wessel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schwaiger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicha Reuban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Povstugar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Coenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ribeiro Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kenn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gavagnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Grigorev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Linnett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norina Labude-Weber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Brinckmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Botros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Loho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Mao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301929" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niessen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muehmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tonnesen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Telle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Julian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kenn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100511" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidra Amargianou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer B&#228;rmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400190" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Go&#322;da-C&#281;pa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#252;mray Vuslat-Parlak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB01854G" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zoz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114423" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Vayyala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cordero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krok-Borkowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jacobs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c03884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#252;mray Vuslat Parlak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Neuhaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron David Morgan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37533" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moskwik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecie&#324;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kriegseis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098400" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100423" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.S. Reis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinho-Da-Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;hmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwalenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till H&#246;schen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4020027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestroni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112433" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alencar Emerenciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Maribondo Do Nascimento" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Cysne Barbosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Albert Meulenberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12101025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.10.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Malzbender" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.196" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Dash" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rasinski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101295" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bachurina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yue Tan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Suchkov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42864-021-00079-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Tan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ertmer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11081255" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Placke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaz-Romero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvaredo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2021.105592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ces2.10110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimy Gabriel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Sebold" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Va&#223;en" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14133632" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Melandri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.05.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112272" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184568v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman N&#246;lle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Siozios" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ruttert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10153" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kraleva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jung" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbajo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintanilla" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Garcia-Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmonte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.12.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvaredo-Olmos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Molina-Aldaregu&#237;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vaz-Romero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Prieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11060888" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.05.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Haneke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthies Wrogemann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05889" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushnuda Nur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Prasad Mishra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gustavo Pereira Da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184596v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2021.100862" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Go" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100090" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17544" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Jung Sohn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184693v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343590v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Verma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esakkinaveen Dhanaraman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jing Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Julian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Kang Chiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.109346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sch&#246;bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Tulchynska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mohajeri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Polley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Seitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2025.e00440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quessada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/w32v-8nd2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05212858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Bojarska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aretz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ja&#322;owiecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ma&#322;olepszy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05183989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Maz&#225;nek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kundr&#225;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Bukvi&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00786-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicha Reuban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Povstugar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Litnovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Coenen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17235749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Schickle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Amousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Pude&#322;ko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krok-Borkowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Pamu&#322;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amutha Subramani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Luxa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenrayan Senthil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00648" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tejado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rasi&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14091092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Wessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schwaiger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Ribeiro Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kenn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gavagnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.10.044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Grigorev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Linnett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norina Labude-Weber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Brinckmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Mao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Niessen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muehmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tonnesen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Telle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Julian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.059" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kenn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100511" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Botros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Scherer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Popescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Loho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidra Amargianou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer B&#228;rmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400190" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Go&#322;da-C&#281;pa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#252;mray Vuslat-Parlak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB01854G" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zoz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114423" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Vayyala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cordero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moskwik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecie&#324;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kriegseis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krok-Borkowicz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24098400" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.S. Reis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinho-Da-Cruz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.06.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#252;mray Vuslat Parlak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Neuhaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmidt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron David Morgan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37533" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jacobs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c03884" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;hmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwalenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till H&#246;schen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4020027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestroni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112433" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Malzbender" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.196" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alencar Emerenciano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Maribondo Do Nascimento" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Cysne Barbosa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Albert Meulenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12101025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.10.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Dash" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Rasinski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101295" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbajo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintanilla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Garcia-Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmonte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.12.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimy Gabriel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Sebold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Va&#223;en" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14133632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Melandri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.05.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman N&#246;lle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Siozios" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ruttert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10153" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184219v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kraleva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Belmonte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jung" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bachurina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yue Tan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Suchkov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42864-021-00079-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ertmer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11081255" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Placke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104130" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ces2.10110" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaz-Romero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvaredo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2021.105592" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvaredo-Olmos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Molina-Aldaregu&#237;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vaz-Romero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Prieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11060888" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.05.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Haneke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthies Wrogemann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05889" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushnuda Nur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Prasad Mishra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gustavo Pereira Da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.11.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184596v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2021.100862" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Go" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100090" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184553v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17544" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Jung Sohn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184666v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354009v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184693v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343590v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>