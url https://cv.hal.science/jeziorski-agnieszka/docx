--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -196,256 +196,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de personnes enseignantes et éducatrices qui œuvrent en éducation à l’environnement et au développement durable (EEDD) : quelles pistes pour leur développement professionnel ?</w:t>
+                <w:t xml:space="preserve">Saisir le rapport aux savoirs d’élèves du secondaire autour de questions environnementales socialement vives : examen critique des approches et des méthodes mobilisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Morin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970239v1</w:t>
+                <w:t xml:space="preserve">hal-05021003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le rapport aux savoirs d’élèves du secondaire autour de questions environnementales socialement vives : examen critique des approches et des méthodes mobilisées.</w:t>
+                <w:t xml:space="preserve">Perspectives de personnes enseignantes et éducatrices qui œuvrent en éducation à l’environnement et au développement durable (EEDD) : quelles pistes pour leur développement professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Araújo-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37571/2024.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021003v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t>
               </w:r>
@@ -559,317 +559,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au politique sur des questions socialement vives (QSV) liées au développement durable (DD) et aux objectifs de développement durable (ODD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do students at the end of secondary school consider the challenges of sustainable development of the Seine in France? What avenues for education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Legardez</w:t>
+                <w:t xml:space="preserve">Marco Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+                <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.1088-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2022.2120185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670318v1</w:t>
+                <w:t xml:space="preserve">hal-04970251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons théoriques et empiriques pour une éducation à l’environnement et au développement durable (EEDD) transformatrice-sociocritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 70 (2), pp.101-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do students at the end of secondary school consider the challenges of sustainable development of the Seine in France? What avenues for education?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation au politique sur des questions socialement vives (QSV) liées au développement durable (DD) et aux objectifs de développement durable (ODD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Education Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970251v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, rapports aux savoirs et pratiques enseignantes autour de questions socialement vives environnementales : quels croisements, quelles tensions ?</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2-3), pp.176-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,64 +1054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports contrastés d’élèves français à des enjeux de l’éducation à l’environnement et au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pannisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Therriault, V. Vincent, M.-F. Carnus et D. Baillet (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport au(x) savoir(s) de l'enseignant et de l'apprenant : une énigmatique rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2017</w:t>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Diemer et C. Marquat (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation au développement durable : Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
@@ -2381,51 +2381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C36E98F0"/>
+    <w:nsid w:val="AEBBF545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2612,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeziorski-agnieszka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-2131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184611660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Ara&#250;jo-Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2120185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081791ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2018.1542030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pannisal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ludwig-Legardez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeziorski-agnieszka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-2131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184611660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Ara&#250;jo-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2120185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081791ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2018.1542030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pannisal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ludwig-Legardez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>