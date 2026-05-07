--- v1 (2026-04-14)
+++ v2 (2026-05-07)
@@ -196,256 +196,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le rapport aux savoirs d’élèves du secondaire autour de questions environnementales socialement vives : examen critique des approches et des méthodes mobilisées.</w:t>
+                <w:t xml:space="preserve">Perspectives de personnes enseignantes et éducatrices qui œuvrent en éducation à l’environnement et au développement durable (EEDD) : quelles pistes pour leur développement professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Araújo-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37571/2024.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021003v1</w:t>
+                <w:t xml:space="preserve">hal-04970239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de personnes enseignantes et éducatrices qui œuvrent en éducation à l’environnement et au développement durable (EEDD) : quelles pistes pour leur développement professionnel ?</w:t>
+                <w:t xml:space="preserve">Saisir le rapport aux savoirs d’élèves du secondaire autour de questions environnementales socialement vives : examen critique des approches et des méthodes mobilisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970239v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t>
               </w:r>
@@ -559,317 +559,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do students at the end of secondary school consider the challenges of sustainable development of the Seine in France? What avenues for education?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation au politique sur des questions socialement vives (QSV) liées au développement durable (DD) et aux objectifs de développement durable (ODD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Education Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970251v1</w:t>
+                <w:t xml:space="preserve">hal-03670318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons théoriques et empiriques pour une éducation à l’environnement et au développement durable (EEDD) transformatrice-sociocritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 70 (2), pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.070.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au politique sur des questions socialement vives (QSV) liées au développement durable (DD) et aux objectifs de développement durable (ODD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do students at the end of secondary school consider the challenges of sustainable development of the Seine in France? What avenues for education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Legardez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+                <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et socialisation, Les Cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.1088-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2022.2120185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670318v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, rapports aux savoirs et pratiques enseignantes autour de questions socialement vives environnementales : quels croisements, quelles tensions ?</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2-3), pp.176-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,64 +1054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports contrastés d’élèves français à des enjeux de l’éducation à l’environnement et au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pannisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Therriault, V. Vincent, M.-F. Carnus et D. Baillet (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport au(x) savoir(s) de l'enseignant et de l'apprenant : une énigmatique rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2017</w:t>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Diemer et C. Marquat (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation au développement durable : Enjeux et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
@@ -2381,51 +2381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBBF545"/>
+    <w:nsid w:val="E387D68A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2612,51 +2612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeziorski-agnieszka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-2131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184611660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Ara&#250;jo-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2120185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081791ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2018.1542030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pannisal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ludwig-Legardez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeziorski-agnieszka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1263-2131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184611660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Ara&#250;jo-Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2024.0307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2022.2120185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081791ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2018.1542030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pannisal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.786" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ludwig-Legardez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>