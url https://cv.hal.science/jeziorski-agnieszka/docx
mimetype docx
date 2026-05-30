--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -2381,51 +2381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E387D68A"/>
+    <w:nsid w:val="F058CCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>