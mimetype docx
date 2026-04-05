--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1964,165 +1964,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières et limites: franchissements d'espaces paradoxaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53. Michael Powell: à la lisière du Monde, p. 26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remote Control: Censoring Diasporic Identities in Atom Egoyan’s Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XI (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542135v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05432451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages du cinéma britannique au pays des pauvres : de l’école documentaire à Ken Loach</w:t>
               </w:r>
@@ -7544,204 +7544,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ken Loach Historian : History, Memory, Autobiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.87-94, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Couleur, monochrome et réalisme dans The White Bus (1966) et If… (1968) de Lindsay Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Costa de Beauregard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma et couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard, pp.93-100, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526042v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05526035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sujet à la lettre : les intertitres dans Pas de larmes pour Joy / Poor Cow (1967) de Ken Loach</w:t>
               </w:r>
@@ -8879,51 +8879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97C77C2C"/>
+    <w:nsid w:val="F1963BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9110,51 +9110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jf-baillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325230v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2022.2018558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi9.338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi1.208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Binh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duquesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541978v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Costa de Beauregard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Stokes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carcaud Macaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duperray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pironon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darnton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashcraft" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jf-baillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325230v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2022.2018558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi9.338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi1.208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Binh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duquesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541978v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Stokes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Costa de Beauregard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carcaud Macaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duperray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pironon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darnton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashcraft" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>