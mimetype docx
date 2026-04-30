--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -70,50 +70,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jf-baillon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">033933286</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -137,4687 +158,4687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernité contrariée et quête d'un gothique américain : le cycle Poe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 768, pp.103-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05325230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma de genre: une nouvelle école britannique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 768, pp.103-106</w:t>
+              <w:t xml:space="preserve">, 2024, 760, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Days : mémoire musicale chez Terence Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 757, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse avec les zombies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 760, pp.33-35</w:t>
+              <w:t xml:space="preserve">, 2024, 766, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisatrices britanniques: de la cohérence à la singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 766, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2022, 733, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legacy of A Clockwork Orange in The Great Ecstasy of Robert Carmichael (Thomas Clay, 2005) and Bronson (Nicolas Winding Refn, 2009): ‘all form and no content’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01439685.2022.2018558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfictionnalités cinématographiques de Frankenstein : éléments pour une théorie du Frankenfilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi9.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauntings in James Ivory’s Howards End</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.9091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille dans le cinéma du Festival of Britain : le cas de Humphrey Jennings et Muriel Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le 'Festival of Britain 1951' : une certaine idée du Royaume-Uni, 20-2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.3649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille dans le cinéma du Festival of Britain : le cas de Humphrey Jennings et Muriel Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.3649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egoyan au miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.2577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Christopher Lee recycle Boris Karloff : l’inquiétante étrangeté revisitée ou une incarnation britannique de l’Unheimliche freudien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.2442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme délogé: George Smiley sur la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.171-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foxfire (2011) par Laurent Cantet: souvenirs de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.321-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différer l’identification (Sixième sens, 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, p. 96-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Mirrors, Paintings and Windows: Spectatorship in Ang Lee’s Sense and Sensibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’autre côté du miroir brisé : le féminisme radical de Jane Arden dans l’Angleterre des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, p. 132-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It’s alive and (side-)kicking! Frankenstein’s double acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.3967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Things are going to change: Genre hybridization in Shaun of the Dead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les retours de Frankenstein: comment (ne pas) se reconstruire dans le cinéma britannique d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi1.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanence du mystère: les films noirs d'Atom Egoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Woman Looks: jeux et enjeux du regard dans The House of Mirth (2000) de Terence Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux vivants, still lives: tracing Terence Davies in The House of Mirth (2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.53--65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On connaît la chanson : musicalités du cinéma britannique dans la mémoire populaire de la France d’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Voyez comme on chante ! Films musicaux et cinéphilies populaires en France (1945-1958), dir. S. Layerle et R. Moine (20), p. 125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the woman looks : jeux et enjeux du regard dans The House of Mirth (2000) de Terence Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.39--56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote Control: Censoring Diasporic Identities in Atom Egoyan’s Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. XI (n°3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et limites: franchissements d'espaces paradoxaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages du cinéma britannique au pays des pauvres : de l’école documentaire à Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, pp.108--114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et limites: franchissements d'espaces paradoxaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53. Michael Powell: à la lisière du Monde, p. 26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote Control: Censoring Diasporic Identities in Atom Egoyan’s Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au royaume des ombres : Daughter of Darkness (Lance Comfort, 1948) et The Queen of Spades (Thorold Dickinson, 1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.3669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote Control: Censoring Diasporic Identities in Atom Egoyan's Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pharmacie des écrans britanniques, 1950-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.108-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages du cinéma britannique au pays des pauvres: de l'école documentaire à Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149, p. 108-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au royaume des ombres : Daughter of Darkness (Lance Comfort, 1948) et The Queen of Spades (Thorold Dickinson, 1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Circulations, 2, pp.5--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pharmacie des écrans britanniques, 1950-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.108--122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Village ambigu (Le Londres des studios Ealing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positif </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 733, pp.26-28</w:t>
+              <w:t xml:space="preserve">, 2011, 610, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘We filmed it more or less as written’. Du roman au(x) scénario(s) au(x) film(s) : Far from the Madding Crowd et ses auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.133-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Viewing / Viewing the family : Touch of Pink (Ian Iqbal Rashid, 2004) et I for India (Sandhya Suri, 2005) – héritage, archive et filiation dans le cinéma de la diaspora sud-asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.93--103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects du cinéma britannique actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.139-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Loach, cinéaste sans frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137, pp.134--139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur de la liberté : archive familiale de l’exil dans I for India (2005) de Sandhya Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.125-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur de la liberté : archive familiale de l’exil dans I for India (2005) de Sandhya Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.125-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur de la liberté : archive familiale de l’exil dans I for India (2005) de Sandhya Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.125--133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.171-175</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects du cinéma britannique actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.139--154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, pp.321-325</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horreurs britanniques : une identité nationale en crise 1956-1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136, pp.36--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, p. 96-103</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Eighteenth-Century Translators of Newton’s Opticks : Pierre Coste and Jean-Paul Marat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlightenment and Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Eighteenth-Century Translators of Newton’s Opticks: Pierre Coste and Jean-Paul Marat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enlightenment and Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.1--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité sans voiles : vers un gothique cinématographique contemporain dans le Londres d’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alouettes de Shelley (lettre à un ami belgo-nippo-américain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 159, p. 132-138</w:t>
+              <w:t xml:space="preserve">, 2007, 123, pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teología newtoniana y teoría de la visión : ¿ qué contextos para las ediciones de la Óptica de Newton de 1704 a 1722 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps ordinaires du cinéma britannique (1990-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121, pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits sur la religion d’Isaac Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Epistémê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie épistolaire de Locke : la vérité à l’épreuve de l’amitié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.133-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (1), pp.53--65</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mine fantôme : ou le cinéma britannique au charbon (années 30 – années 90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Voyez comme on chante ! Films musicaux et cinéphilies populaires en France (1945-1958), dir. S. Layerle et R. Moine (20), p. 125-132</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christologiques : inventions de la Croix au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.39--56</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Philosophie épistolaire de Locke : la vérité à l’épreuve de l’amitié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 151, pp.33-38</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tremblement de terre de Lisbonne vu d’Angleterre : quelques considérations physico-théologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early eighteenth-century Newtonianism : the Huguenot contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in History and Philosophy of Science Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.533-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53. Michael Powell: à la lisière du Monde, p. 26-32</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clichés du paysage industriel et construction d'un cinéma national en Angleterre de John Grierson à Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.533-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XI (3)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits religieux de Newton et leur occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.291-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 149, pp.108--114</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et imaginaire du génie scientifique à travers les portraits d’Isaac Newton en France et en Angleterre au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (2), pp.26-32</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de l’impact culturel et idéologique des découvertes de Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38, pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...2562 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4827,510 +4848,510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankensteins intermédiatiques/Intermedial Frankensteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vas-Deyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gachet</w:t>
+                <w:t xml:space="preserve">hal-05487003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images pour/suite : remake, franchise, filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.2422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terms that Matter: Naming and Labelling in English-Speaking Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Gendrault</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terms That Matter : Naming and Labelling in English-Speaking Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Film Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">4, 2018</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l'Optique de Newton, 1704-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5340,3083 +5361,3230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire du cinéma britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vendémiaire, 2023, 978-2-36358-397-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Binh Nguyen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Vendémiaire, 2023, 978-2-36358-397-0</w:t>
+                <w:t xml:space="preserve">hal-05325216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure THIVAT (dir.) VOYAGES ET EXILS AU CINEMA. Rencontres de l'altérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derfoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leperchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia-Laure Thivat (dir.). Presses Universitaires du Septentrion, 2017, Collection "Arts du spectacle-Images et sons", Giusy PISANO, 978-2-7574-1487-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+                <w:t xml:space="preserve">hal-01416463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes de la réserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Derfoufi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Patricia-Laure Thivat (dir.). Presses Universitaires du Septentrion, 2017, Collection "Arts du spectacle-Images et sons", Giusy PISANO, 978-2-7574-1487-3</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Climas, pp.329, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Béghain</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Climas, pp.329, 2011</w:t>
+                <w:t xml:space="preserve">hal-02736716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Philosophie de l’éducation: John Locke, “Some Thoughts Concerning Education” (1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED / Armand Colin, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNED / Armand Colin, 2005</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Newton, Écrits sur la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, 1996</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits sur la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 1996, 2070738140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectralités genrées dans quelques films d’horreur britanniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminin/masculin : Réflexions sur le genre dans le cinéma et les séries anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, 2024, 978-2-84832-575-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.34156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Hammer Motel’ : tensions des nerfs et torsions des intrigues dans les thrillers psychologiques britanniques post-Psychose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Studio Hammer, laboratoire de l’horreur moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-918061-55-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Dearden : exécutant au service des studios Ealing ou auteur méconnu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Amiel, José Moure, Benjamin Thomas et David Vasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Impressions Nouvelles, 2023, 978-2-39070-030-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caine, de l’impudence cockney à la respectabilité British ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Antoine Courcoux et Gwénaëlle Le Gras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge des stars : des images à l’épreuve du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Âge d’Homme, p. 112-129, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désencrer le regard : sur quelques films de la diaspora sud-asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia-Laure Thivat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages et exils au cinéma. Rencontres de l’altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 175-190., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrality and the Deconstruction of the Cinema in Neil Burger’s The Illusionist and Steven Millhauser’s Short Stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Botting &amp; Catherine Spooner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monstrous Media / Spectral Subjects. Imaging Gothic from the Nineteenth Century to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, p. 116-127, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi du genre et règle du jeu : The House of Mirth au prisme du mélodrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Boof-Vermesse, Bruno Monfort, Anne-Marie Paquet-Deyris et Anne Ullmo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edith Wharton, Terence Davies : The House of Mirth Les Limites du jeu / The Limits of the Game</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 131-140, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrusions of the Other : Intimacy in the Films of Atom Egoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Roche &amp; Isabelle Schmitt-Pitiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intimacy in Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland, p. 165-178, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du genre et règle du jeu : The House of Mirth au prisme du mélodrame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Boof-Vermesse, Bruno Monfort, Anne-Marie Paquet-Deyris et Anne Ullm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edith Wharton, Terence Davies : The House of Mirth. Les limites du jeu/ The Limits of the Game</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Ouest, 2014, 978-2-84016-194-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, McFarland, p. 165-178, 2014</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience asilaire, mise en cadre et espaces diégétiques dans quelques films d’enfermement à la première personne : Shock Corridor (Samuel Fuller, 1963), A Clockwork Orange (Stanley Kubrick, 1971) et Bronson (Nicolas Winding Refn, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard Romain, Jaëck Nathalie, Mallier Clara &amp; Schmitt Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mad Narrators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, pp.365-380, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 131-140, 2014</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du savant fou à la folie de la science: raison et déraison dans le cinéma britannique à l'âge nucléaire 1950-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Crignon-Machinal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le savant fou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, 9782753522749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, pp.365-380, 2014</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du savant fou à la folie de la science : raison et déraison dans le cinéma britannique à l'âge nucléaire 1950-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machinal, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Savant fou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377--388, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377--388, 2013</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'écoute India Song'... sur Partition (1987) de Ken McMullen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Paquet-Deyris &amp; Dominique Sipière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma parle! Études sur le verbe et la voix dans le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, p. 463-474., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, 9782753522749</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'écoute India Song'... sur Partition (1987) de Ken McMullen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paquet-Deyris, Anne-Marie and Sipière, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma parle ! Études sur le verbe et la voix dans le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest - La Défense, pp.463--474, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, p. 463-474., 2012</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma des origines et origines du cinéma: Tom Jones (1963) ou le portrait du jeune homme en colère en picaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jomand-Baudry, Régine and Nuel, Martine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images cinématographiques du Siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.43--52, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest - La Défense, pp.463--474, 2012</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itérabilité et hantise dans le cinéma contemporain : le retour impensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaud, Lauric and Ménégaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persistances gothiques dans la littérature et les arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bragelonne, pp.310--326, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma des origines et origines du cinéma: Tom Jones (1963) ou le portrait du jeune homme en colère en picaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jomand-Baudry, Régine and Nuel, Martine. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Jomand-Baudry &amp; Martine Nuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images cinématographiques du Siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Kimé, pp.43--52, 2012</w:t>
+              <w:t xml:space="preserve">, Kimé, p. 43-52, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bragelonne, pp.310--326, 2012</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘We filmed it more or less as written’ : Du roman au(x) scénario(s) au(x) film(s) : Far from the Madding Crowd (1966-7) et ses auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eells, Emily and Paquet-Deyris, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Far from the Madding Crowd: Thomas Hardy and John Schlesinger - Moments of Vision.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest - La Défense, pp.133--146, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, p. 43-52, 2012</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Bollocks to Truffaut’ ? ou comment j’ai appris à ne pas m’en faire et à aimer le cinéma britannique…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beylot, Pierre and Le Corff, Isabelle and Marie, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Images en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.219--227, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.219--227, 2011</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvageons, enfants sauvages et processus de civilisation : Autour de Sweet Sixteen (2002) de Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béghain, Véronique and Larré, Lionel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du sauvage dans la culture nord-américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.219--225, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.219--225, 2011</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaînons manquants : l’héritage de Poe dans les scénarios de Matheson pour Roger Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chenille, Vincent and Dollé, Marie and Mellier, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Matheson. Il est une légende</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.203--215, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Encrage, pp.203--215, 2011</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Return of the (Post)colonial Repressed in British Horror Films of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ménégaldo, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.80--90, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest - La Défense, pp.133--146, 2011</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Return of the (post)Colonial Repressed in British Horror Films of the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S. : Studies in Classic and Contemporary Gothic Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Michel Houdiard, pp.80-90, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur, monochrome et réalisme dans The White Bus (1966) et If… (1968) de Lindsay Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beauregard, Raphaëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.93--100, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur, monochrome et réalisme dans The White Bus (1966) et If… (1968) de Lindsay Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Costa de Beauregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.93-100, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Loach Historian : History, Memory, Autobiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2, Michel Houdiard, pp.80-90, 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.87-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.80--90, 2010</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraduire la science. Le cas de l’Optique de Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire la science hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, pp.69-88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.93--100, 2009</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sujet à la lettre : les intertitres dans Pas de larmes pour Joy / Poor Cow (1967) de Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma en toutes lettres : jeux d’écritures à l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.75-82, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Griffe du lion : l’inimitable et ses doubles dans To Catch a Thief (La Main au collet) et Rebecca d’Alfred Hitchcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, pp.69-88, 2008</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Carcaud Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imitation au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CERS, pp.371-387, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et survivre dans Raining Stones (1993) de Ken Loach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trudy Bolter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma anglophone et politique. Vers un renouveau du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.111-124, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Loach et le thriller politique : l’exemple de Hidden Agenda (1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.87-94, 2008</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eclats du noir : Généricité et hybridation dans la littérature et le cinéma du monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.251-271, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exégèse typologique et régicide dans les Poèmes et Sermons de Henry King sur l’exécution du roi Charles Ier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.93-100, 2008</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes littéraires du théologico-politique de la Renaissance au XVIIIe siècle. Angleterre et Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.209-220, 2003, 2-84516-222-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.75-82, 2007</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des temps newtoniens : temporalités dans la chronologie, l’alchimie, la théologie et la mécanique céleste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Char ailé du temps. Temps, mémoire, histoire en Grande-Bretagne aux XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, pp.201-210, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du CERS, pp.371-387, 2007</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films de Ken Loach : quel réalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Ortemann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Avatars du réalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ouest Éditions, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.111-124, 2007</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Newton Samuel Clarke, William Whiston : trois conceptions de la tolérance en Angleterre après 1688 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Saupin, R. Fabre et M. Launay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tolérance. Colloque international de Nantes (mai 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-120, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...421 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8426,392 +8594,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour les Lumières. Défense, illustration, méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Darnton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Communauté européenne : un Etat régulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Politique Révolutionnaire et &amp;quot;Les Deux Traités Du Gouvernement&amp;quot; de Locke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ashcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumenter et négocier dans deux Assemblées constituantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pensée politique de John Locke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8879,51 +9047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1963BA3"/>
+    <w:nsid w:val="38503887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9110,51 +9278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jf-baillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325230v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2022.2018558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi9.338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi1.208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Binh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duquesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541978v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Stokes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Costa de Beauregard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carcaud Macaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duperray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pironon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darnton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashcraft" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jf-baillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033933286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2022.2018558" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi9.338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.3967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi1.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5554" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3669" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Binh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duquesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.34156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Costa de Beauregard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Stokes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carcaud Macaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy Bolter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duperray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pironon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darnton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashcraft" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>