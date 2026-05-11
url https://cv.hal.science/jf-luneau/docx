--- v0 (2026-03-29)
+++ v1 (2026-05-11)
@@ -206,1006 +206,1006 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dessinateur textile à l’artiste industriel. Le cas des dessinateurs parisiens</w:t>
+                <w:t xml:space="preserve">Recension de Étienne BRÉTON, Pascal ZUBER, Louis-Léopold Boilly (1761-1845). Le peintre de la société parisienne de Louis XVI à Louis-Philippe, Paris, Arthena, 2019, 2 vol., 1008 p.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135553v1</w:t>
-[...674 lines deleted...]
-                <w:t xml:space="preserve">halshs-00758721v1</w:t>
+                <w:t xml:space="preserve">hal-04135564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des vitraux anciens de la chapelle de l'hôpital Saint-Jean d'Angers (baies 0, 1 et 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre André Chastel (Laboratoire). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04293220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Étienne BRÉTON, Pascal ZUBER, Louis-Léopold Boilly (1761-1845). Le peintre de la société parisienne de Louis XVI à Louis-Philippe, Paris, Arthena, 2019, 2 vol., 1008 p.,</w:t>
+                <w:t xml:space="preserve">Du dessinateur textile à l’artiste industriel. Le cas des dessinateurs parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs d'artistes, une histoire du design textile dans l'industrie et la mode depuis le 18e siècle [cat. exp.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale; Musée de la toile de Jouy, p. 36-41, 2023, 978-88-36655-40-3 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des verres dans le vitrail de Francis Chigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des beaux-arts de Limoges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde de lumières. Vitraux de Francis Chigot et de son atelier [cat. exp.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart, p. 36-45, 2022, 978-2-35906-388-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un catéchisme pour lanterne magique. L’image religieuse en terre protestante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. BORELLE, A. GRIL-MARIOTTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image(rie)s religieuses à l’ère industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 65-73., 2022, 978-2753586710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier d’achèvement de la cathédrale de Clermont : un cas exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Phalip; Jean-François Luneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restaurer au XIXe siècle (II). Actes de la table ronde du 11 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2017, Histoires croisées, 978-2-84516-762-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologue et l’artisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Breniquet; Fabienne Colas-Rannou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, artiste, artisan. Essais pour une histoire de l’art diachronique et pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-33, 2015, 978-2-84516-713-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une coopération exemplaire : Luc-Olivier Merson (1846-1920), peintre-décorateur et Eugène Oudinot (1827-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Cardinal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les peintres aux prises avec le décor. Contraintes, innovations, solutions. De la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-85, 2015, 978-2-84516-718-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du vitrail Art nouveau (1889-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Hérold et Véronique David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitrail : Ve-XXIe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du patrimoine, p. 371-408, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hérold, M. et Gatouillat, F. dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vitraux d'Auvergne et du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.27-31, 2011, Corpus Vitrearum-recensement des vitraux anciens de la France-vol. IX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04135564v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le vitrail néogothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Girault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Laurand. Notable blésois peintre verrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Châtillon-sur-Indre, Rencontre avec le patrimoine religieux, pp.177-185, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00758721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1236,63 +1236,63 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer au XIXe siècle (II). Actes de la table ronde du 11 septembre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Phalip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-84516-762-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1333,51 +1333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer au XIXe siècle (I). Actes de la table ronde de 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1767,51 +1767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spark.adobe.com/page/uvp6OmcjrrQhN/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135553v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Restaurer%20au%20XIXe%20si%C3%A8cle%20(II)" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01226315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01226241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Peintres%20aux%20prises%20avec%20le%20d%C3%A9cor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=409&amp;amp;Itemid=83" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Histoire_Art.php" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spark.adobe.com/page/uvp6OmcjrrQhN/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135564v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Restaurer%20au%20XIXe%20si%C3%A8cle%20(II)" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01226315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01226241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Peintres%20aux%20prises%20avec%20le%20d%C3%A9cor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;rold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=409&amp;amp;Itemid=83" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Histoire_Art.php" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>