--- v0 (2026-04-06)
+++ v1 (2026-04-29)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
+                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Özgür Aycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452232v1</w:t>
+                <w:t xml:space="preserve">hal-05142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Aycik</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142487v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ϕ-Informational Measures: Some Results and Interrelations</w:t>
               </w:r>
@@ -711,261 +711,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766699v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple probabilistic construction yielding generalized entropies and divergences, escort distributions and q-Gaussians</w:t>
+                <w:t xml:space="preserve">On a (β,q)-generalized Fisher information and inequalities involving q-Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 391 (19), pp.4460-4469. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.063303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2012.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4726197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733755v1</w:t>
+                <w:t xml:space="preserve">hal-00733758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On generalized Cramér-Rao inequalities, generalized Fisher informations and characterizations of generalized q-Gaussian distributions</w:t>
+                <w:t xml:space="preserve">A simple probabilistic construction yielding generalized entropies and divergences, escort distributions and q-Gaussians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.255303. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391 (19), pp.4460-4469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/25/255303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2012.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733750v1</w:t>
+                <w:t xml:space="preserve">hal-00733755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a (β,q)-generalized Fisher information and inequalities involving q-Gaussian distributions</w:t>
+                <w:t xml:space="preserve">On generalized Cramér-Rao inequalities, generalized Fisher informations and characterizations of generalized q-Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.063303. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.255303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4726197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/25/255303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733758v1</w:t>
+                <w:t xml:space="preserve">hal-00733750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment: Source coding with Tsallis entropy</w:t>
               </w:r>
@@ -1101,932 +1101,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
+                <w:t xml:space="preserve">Link between copula and tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (1), pp.151-156. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp.2258-2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-010-9477-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621968v1</w:t>
+                <w:t xml:space="preserve">hal-00509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between copula and tomography</w:t>
+                <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (14), pp.2258-2264. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (1), pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-010-9477-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509705v1</w:t>
+                <w:t xml:space="preserve">hal-00621968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise high-resolution BAW-based high-frequency oscillator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source Coding with Escort Distributions and Rényi Entropy Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2009.1779⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (36), pp.3235-3238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692899v1</w:t>
+                <w:t xml:space="preserve">hal-00621945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimum Fisher information distributions with restricted support and fixed variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (1), pp.3832-3842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Coding with Escort Distributions and Rényi Entropy Bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-noise high-resolution BAW-based high-frequency oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373 (36), pp.3235-3238. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (17), pp.914-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2009.1779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621945v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope and phase delays correction in an EER radio architecture</w:t>
+                <w:t xml:space="preserve">On some entropy functionals derived from Rényi information divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1), pp.21-35. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (12), pp.2489-2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-008-9147-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621953v1</w:t>
+                <w:t xml:space="preserve">hal-00276749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsallis distribution as a standard maximum entropy solution with 'tail' constraint</w:t>
+                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621921v1</w:t>
+                <w:t xml:space="preserve">hal-00621920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum entropy with fluctuating constraints: The example of K-distributions</w:t>
+                <w:t xml:space="preserve">Tsallis distribution as a standard maximum entropy solution with 'tail' constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 372 (24), pp.4361-4363. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 372 (35), pp.5657-5659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2008.04.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621950v1</w:t>
+                <w:t xml:space="preserve">hal-00621921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some entropy functionals derived from Rényi information divergence</w:t>
+                <w:t xml:space="preserve">Maximum entropy with fluctuating constraints: The example of K-distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178 (12), pp.2489-2506. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 372 (24), pp.4361-4363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2008.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2008.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276749v1</w:t>
+                <w:t xml:space="preserve">hal-00621950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
+                <w:t xml:space="preserve">Envelope and phase delays correction in an EER radio architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-008-9147-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621920v1</w:t>
+                <w:t xml:space="preserve">hal-00621953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common variant in combination with a nonsense mutation in a member of the thioredoxin family causes primary ciliary dyskinesia</w:t>
               </w:r>
@@ -2265,234 +2265,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621782v1</w:t>
+                <w:t xml:space="preserve">hal-00621781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
+              <w:t xml:space="preserve">JIPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621781v1</w:t>
+                <w:t xml:space="preserve">hal-00621782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (6), pp.1687-1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,321 +2543,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chang, Fu-Kuo and Guemes, Alfredo, Sep 2025, Stanford University, Stanford, CA, United States. pp.983-990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195040v1</w:t>
+                <w:t xml:space="preserve">hal-05196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intelligent Aggregation of Single-Sensor Classifiers for Enhanced Structural Health Monitoring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Selma Boumerdassi, Nour El Houda Yellas, Éric Renault, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05196063v1</w:t>
+                <w:t xml:space="preserve">hal-05451332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Aggregation of Single-Sensor Classifiers for Enhanced Structural Health Monitoring Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Selma Boumerdassi, Nour El Houda Yellas, Éric Renault, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Bridge and Structural Engineering (IABSE), Aug 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451332v1</w:t>
+                <w:t xml:space="preserve">hal-05195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Representations on the Unit Sphere: Investigating Angular Gaussian and von Mises-Fisher Distributions for Online Continual Learning</w:t>
               </w:r>
@@ -2954,910 +2954,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Bercher</w:t>
+                <w:t xml:space="preserve">Domain-Aware Augmentations for Unsupervised Online General Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
+              <w:t xml:space="preserve">The 34th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.06896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174433v1</w:t>
+                <w:t xml:space="preserve">hal-04425453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Aware Augmentations for Unsupervised Online General Continual Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th British Machine Vision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425453v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de recherche en Génie civil et Mécanique - GEM; Confédération Française pour les Essais Non Destructifs - COFREND, Oct 2023, Nantes, France. pp.169-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174436v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">New metrics for analyzing continual learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toshihiko Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de recherche en Génie civil et Mécanique - GEM; Confédération Française pour les Essais Non Destructifs - COFREND, Oct 2023, Nantes, France. pp.169-177, </w:t>
+              <w:t xml:space="preserve">MIRU2023 — Symposium on Image Recognition and Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279028v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New metrics for analyzing continual learners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiko Yamasaki</w:t>
+                <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIRU2023 — Symposium on Image Recognition and Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, France. </w:t>
+              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Biondini, Dan M. Frangopol, Jul 2023, Milan, Italy. pp.2227-2234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425466v1</w:t>
+                <w:t xml:space="preserve">hal-04174433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Approaches for End-to-End Latency Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larrenie</w:t>
+                <w:t xml:space="preserve">Contrastive Learning for Online Semi-Supervised General Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 13th International Conference on Computing Communication and Networking Technologies (ICCCNT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCNT54827.2022.9984543⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1896-1900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957811v1</w:t>
+                <w:t xml:space="preserve">hal-03866436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Learning for Online Semi-Supervised General Continual Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Low Complexity Approaches for End-to-End Latency Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1896-1900, </w:t>
+              <w:t xml:space="preserve">2022 13th International Conference on Computing Communication and Networking Technologies (ICCCNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kharagpur, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCNT54827.2022.9984543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866436v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Adaptive ML Approaches for End-to-End Latency Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Machine Learning for Networking (MLN'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.72-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3891,103 +3891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated machine learning-based approach for structural novelty detection based on SHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Mar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurostruct 2021, Proceedings of the 1st Conference of the European Association on Quality Control of Bridges and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Padoue, Italy. pp 1180-1189, </w:t>
@@ -4183,506 +4183,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et synchronisme de réplication de l'ADN dans des cellules vivantes -- Analyse de marqueurs fluorescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of DNA replication in single living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabarinadh Chilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Prioleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Colloque 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278839v1</w:t>
+                <w:t xml:space="preserve">hal-01287308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of DNA replication in single living cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la recherche de φ-entropie à maximisante donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Maric</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287308v1</w:t>
+                <w:t xml:space="preserve">hal-01221001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la recherche de φ-entropie à maximisante donnée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replication synchrony of allelic loci in single living cells from early to late S-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabarinadh Chilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting : Eukaryotic DNA Replication &amp; Genome Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221001v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication synchrony of allelic loci in single living cells from early to late S-phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et synchronisme de réplication de l'ADN dans des cellules vivantes -- Analyse de marqueurs fluorescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting : Eukaryotic DNA Replication &amp; Genome Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">XXVe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287304v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodness-of-fit tests based on (h, ϕ)-divergences and entropy differences</w:t>
               </w:r>
@@ -4908,494 +4908,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
+                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.138 - 141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766542v1</w:t>
+                <w:t xml:space="preserve">hal-00766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques inégalités caractérisant les gaussiennes généralisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Conference Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766555v1</w:t>
+                <w:t xml:space="preserve">hal-00766542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques inégalités caractérisant les gaussiennes généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.705 - 708</w:t>
+              <w:t xml:space="preserve">30th Conference Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766468v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
+                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.705 - 708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766464v1</w:t>
+                <w:t xml:space="preserve">hal-00766468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain and Delay Mismatches Cancellation in LINC and Polar Transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.1017-1020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5468,51 +5468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Majestic 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,407 +5609,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Copula and Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriano Pougaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621944v1</w:t>
+                <w:t xml:space="preserve">hal-00621955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula and Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la notion de copule en tomographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriano Pougaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. http://documents.irevues.inist.fr/handle/2042/28915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621955v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la notion de copule en tomographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité de référence haute fréquence pour les architectures RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. http://documents.irevues.inist.fr/handle/2042/28915</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444486v1</w:t>
+                <w:t xml:space="preserve">hal-00714308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de référence haute fréquence pour les architectures RF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2 p</w:t>
+              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714308v1</w:t>
+                <w:t xml:space="preserve">hal-00621944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Signal Processing techniques to compensate for RF imperfections in Advanced Transmitter Architectures</w:t>
               </w:r>
@@ -6090,77 +6090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2GHz 65nm CMOS digitally-tuned BAW oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6289,51 +6289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Entropic View of Pickands' Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory (ISIT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.2625-2628, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time behavioral model for phase-domain ADPLL based frequency synthesizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,51 +6954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo estimation of time mismatch effect in an OFDM EER architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,51 +7084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Fisher inequalities for non-invertible linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renyi entropy convolution inequality with application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7248,51 +7248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un estimateur récursif de l'entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7343,51 +7343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing. Proceedings ICASSP99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.1705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,51 +7444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8584,51 +8584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslande Hercul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766695v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/9/095303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766699v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.03.062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.04.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/25/255303" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.0611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.06.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano-Boris Pougaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1779" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9147-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.04.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611405104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i13.29348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Yamasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.00462" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Prioleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lequesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Regnault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Pougaza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674955" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassia Bonandrini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.com/Perspectives-Stochastic-Modeling-Data-Analysis/dp/6188069874/ref=sr_1_13?s=books&amp;amp;ie=UTF8&amp;amp;qid=1413297143&amp;amp;sr=1-13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/electricite-electronique/methodes-d-inversion-appliquees-au-traitement-du-signal-et-de-l-image/giovannelli/descriptif-9782746245488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslande Hercul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766695v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/9/095303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766699v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.03.062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.04.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/25/255303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.0611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.06.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano-Boris Pougaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9147-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611405104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i13.29348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Yamasaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.00462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Prioleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lequesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Regnault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Pougaza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674955" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassia Bonandrini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.com/Perspectives-Stochastic-Modeling-Data-Analysis/dp/6188069874/ref=sr_1_13?s=books&amp;amp;ie=UTF8&amp;amp;qid=1413297143&amp;amp;sr=1-13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/electricite-electronique/methodes-d-inversion-appliquees-au-traitement-du-signal-et-de-l-image/giovannelli/descriptif-9782746245488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>