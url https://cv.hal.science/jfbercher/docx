--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özgür Aycik</w:t>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142487v1</w:t>
+                <w:t xml:space="preserve">hal-05452232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Aycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452232v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ϕ-Informational Measures: Some Results and Interrelations</w:t>
               </w:r>
@@ -711,105 +711,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766699v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a (β,q)-generalized Fisher information and inequalities involving q-Gaussian distributions</w:t>
+                <w:t xml:space="preserve">On generalized Cramér-Rao inequalities, generalized Fisher informations and characterizations of generalized q-Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.063303. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.255303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4726197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/25/255303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733758v1</w:t>
+                <w:t xml:space="preserve">hal-00733750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple probabilistic construction yielding generalized entropies and divergences, escort distributions and q-Gaussians</w:t>
               </w:r>
@@ -867,105 +867,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On generalized Cramér-Rao inequalities, generalized Fisher informations and characterizations of generalized q-Gaussian distributions</w:t>
+                <w:t xml:space="preserve">On a (β,q)-generalized Fisher information and inequalities involving q-Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.255303. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.063303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/25/255303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4726197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733750v1</w:t>
+                <w:t xml:space="preserve">hal-00733758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment: Source coding with Tsallis entropy</w:t>
               </w:r>
@@ -1101,694 +1101,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between copula and tomography</w:t>
+                <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (14), pp.2258-2264. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (1), pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-010-9477-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509705v1</w:t>
+                <w:t xml:space="preserve">hal-00621968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
+                <w:t xml:space="preserve">Link between copula and tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (1), pp.151-156. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp.2258-2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-010-9477-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621968v1</w:t>
+                <w:t xml:space="preserve">hal-00509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Coding with Escort Distributions and Rényi Entropy Bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-noise high-resolution BAW-based high-frequency oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (17), pp.914-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2009.1779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621945v1</w:t>
+                <w:t xml:space="preserve">hal-00692899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimum Fisher information distributions with restricted support and fixed variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (1), pp.3832-3842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise high-resolution BAW-based high-frequency oscillator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source Coding with Escort Distributions and Rényi Entropy Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (17), pp.914-916. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (36), pp.3235-3238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2009.1779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692899v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some entropy functionals derived from Rényi information divergence</w:t>
+                <w:t xml:space="preserve">Envelope and phase delays correction in an EER radio architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178 (12), pp.2489-2506. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2008.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-008-9147-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276749v1</w:t>
+                <w:t xml:space="preserve">hal-00621953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
+                <w:t xml:space="preserve">Maximum entropy with fluctuating constraints: The example of K-distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 372 (24), pp.4361-4363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2008.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621920v1</w:t>
+                <w:t xml:space="preserve">hal-00621950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsallis distribution as a standard maximum entropy solution with 'tail' constraint</w:t>
               </w:r>
@@ -1837,196 +1837,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum entropy with fluctuating constraints: The example of K-distributions</w:t>
+                <w:t xml:space="preserve">On some entropy functionals derived from Rényi information divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 372 (24), pp.4361-4363. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (12), pp.2489-2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2008.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621950v1</w:t>
+                <w:t xml:space="preserve">hal-00276749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope and phase delays correction in an EER radio architecture</w:t>
+                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1), pp.21-35. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-008-9147-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621953v1</w:t>
+                <w:t xml:space="preserve">hal-00621920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common variant in combination with a nonsense mutation in a member of the thioredoxin family causes primary ciliary dyskinesia</w:t>
               </w:r>
@@ -2265,234 +2265,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
+              <w:t xml:space="preserve">JIPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621781v1</w:t>
+                <w:t xml:space="preserve">hal-00621782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621782v1</w:t>
+                <w:t xml:space="preserve">hal-00621781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (6), pp.1687-1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,321 +2543,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Bridge and Structural Engineering (IABSE), Aug 2025, Gand, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196063v1</w:t>
+                <w:t xml:space="preserve">hal-05195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Aggregation of Single-Sensor Classifiers for Enhanced Structural Health Monitoring Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chang, Fu-Kuo and Guemes, Alfredo, Sep 2025, Stanford University, Stanford, CA, United States. pp.983-990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451332v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intelligent Aggregation of Single-Sensor Classifiers for Enhanced Structural Health Monitoring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Association for Bridge and Structural Engineering (IABSE), Aug 2025, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference on Machine Learning for Networking (MLN'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Selma Boumerdassi, Nour El Houda Yellas, Éric Renault, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195040v1</w:t>
+                <w:t xml:space="preserve">hal-05451332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Representations on the Unit Sphere: Investigating Angular Gaussian and von Mises-Fisher Distributions for Online Continual Learning</w:t>
               </w:r>
@@ -2954,910 +2954,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Aware Augmentations for Unsupervised Online General Continual Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th British Machine Vision Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.06896⟩</w:t>
+              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Biondini, Dan M. Frangopol, Jul 2023, Milan, Italy. pp.2227-2234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425453v1</w:t>
+                <w:t xml:space="preserve">hal-04174433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Domain-Aware Augmentations for Unsupervised Online General Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
+              <w:t xml:space="preserve">The 34th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.06896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279028v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New metrics for analyzing continual learners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Negrel</w:t>
+                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiko Yamasaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIRU2023 — Symposium on Image Recognition and Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, France. </w:t>
+              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de recherche en Génie civil et Mécanique - GEM; Confédération Française pour les Essais Non Destructifs - COFREND, Oct 2023, Nantes, France. pp.169-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425466v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+                <w:t xml:space="preserve">New metrics for analyzing continual learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bercher</w:t>
+                <w:t xml:space="preserve">Toshihiko Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio Biondini, Dan M. Frangopol, Jul 2023, Milan, Italy. pp.2227-2234, </w:t>
+              <w:t xml:space="preserve">MIRU2023 — Symposium on Image Recognition and Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamamatsu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2309.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174433v1</w:t>
+                <w:t xml:space="preserve">hal-04425466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Learning for Online Semi-Supervised General Continual Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Low Complexity Approaches for End-to-End Latency Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897290⟩</w:t>
+              <w:t xml:space="preserve">2022 13th International Conference on Computing Communication and Networking Technologies (ICCCNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kharagpur, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCNT54827.2022.9984543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866436v1</w:t>
+                <w:t xml:space="preserve">hal-03957811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Approaches for End-to-End Latency Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Larrenie</w:t>
+                <w:t xml:space="preserve">Contrastive Learning for Online Semi-Supervised General Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 13th International Conference on Computing Communication and Networking Technologies (ICCCNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kharagpur, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1896-1900, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCNT54827.2022.9984543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957811v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Adaptive ML Approaches for End-to-End Latency Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larrenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Machine Learning for Networking (MLN'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.72-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3891,103 +3891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated machine learning-based approach for structural novelty detection based on SHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Mar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurostruct 2021, Proceedings of the 1st Conference of the European Association on Quality Control of Bridges and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Padoue, Italy. pp 1180-1189, </w:t>
@@ -4183,506 +4183,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of DNA replication in single living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et synchronisme de réplication de l'ADN dans des cellules vivantes -- Analyse de marqueurs fluorescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Maric</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Noelle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">XXVe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287308v1</w:t>
+                <w:t xml:space="preserve">hal-01278839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la recherche de φ-entropie à maximisante donnée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of DNA replication in single living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabarinadh Chilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Girardin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">11e Colloque 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221001v1</w:t>
+                <w:t xml:space="preserve">hal-01287308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication synchrony of allelic loci in single living cells from early to late S-phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la recherche de φ-entropie à maximisante donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting : Eukaryotic DNA Replication &amp; Genome Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287304v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et synchronisme de réplication de l'ADN dans des cellules vivantes -- Analyse de marqueurs fluorescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replication synchrony of allelic loci in single living cells from early to late S-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabarinadh Chilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Laboratory Meeting : Eukaryotic DNA Replication &amp; Genome Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278839v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodness-of-fit tests based on (h, ϕ)-divergences and entropy differences</w:t>
               </w:r>
@@ -4908,494 +4908,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques inégalités caractérisant les gaussiennes généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th Conference Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766464v1</w:t>
+                <w:t xml:space="preserve">hal-00766555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.705 - 708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766542v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques inégalités caractérisant les gaussiennes généralisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Conference Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766555v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.138 - 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766468v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain and Delay Mismatches Cancellation in LINC and Polar Transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.1017-1020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5429,90 +5429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'architectures de numérisation très large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Majestic 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,731 +5609,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copula and Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doriano Pougaza</w:t>
+                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621955v1</w:t>
+                <w:t xml:space="preserve">hal-00621944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la notion de copule en tomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriano-Boris Pougaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. http://documents.irevues.inist.fr/handle/2042/28915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de référence haute fréquence pour les architectures RF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Copula and Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriano Pougaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714308v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Faisabilité de référence haute fréquence pour les architectures RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621944v1</w:t>
+                <w:t xml:space="preserve">hal-00714308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Signal Processing techniques to compensate for RF imperfections in Advanced Transmitter Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Berland</w:t>
+                <w:t xml:space="preserve">A 2GHz 65nm CMOS digitally-tuned BAW oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless Technology Conference (EuWit'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, St. Julian's, Malta. pp.722-725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4674955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621952v1</w:t>
+                <w:t xml:space="preserve">hal-00621923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2GHz 65nm CMOS digitally-tuned BAW oscillator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Possible rationales for Rényi-Tsallis entropy maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Applied Probabilities (IWAP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Compiègne, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621923v1</w:t>
+                <w:t xml:space="preserve">hal-00621922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Possible rationales for Rényi-Tsallis entropy maximization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Signal Processing techniques to compensate for RF imperfections in Advanced Transmitter Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Probabilities (IWAP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Compiègne, France. 10pp</w:t>
+              <w:t xml:space="preserve">European Wireless Technology Conference (EuWit'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621922v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Entropic View of Pickands' Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory (ISIT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.2625-2628, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6443,316 +6443,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the analysis and design of an ADPLL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Envelope/phase delays correction in an EER radio architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems (ICECS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.322-325</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems, (ICECS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.443-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621912v1</w:t>
+                <w:t xml:space="preserve">hal-00621913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope/phase delays correction in an EER radio architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions to the analysis and design of an ADPLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Divel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems, (ICECS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.443-446</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems (ICECS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621913v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time behavioral model for phase-domain ADPLL based frequency synthesizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Divel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, San Diego, United States. </w:t>
@@ -6784,260 +6784,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian classification and entropy for promoter prediction in human DNA sequences</w:t>
+                <w:t xml:space="preserve">An amended MaxEnt formulation for deriving Tsallis factors, and associated issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.235-242</w:t>
+              <w:t xml:space="preserve">26th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.441-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621911v1</w:t>
+                <w:t xml:space="preserve">hal-00621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amended MaxEnt formulation for deriving Tsallis factors, and associated issues</w:t>
+                <w:t xml:space="preserve">Bayesian classification and entropy for promoter prediction in human DNA sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.441-448</w:t>
+              <w:t xml:space="preserve">26th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621910v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo estimation of time mismatch effect in an OFDM EER architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7084,51 +7084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Fisher inequalities for non-invertible linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renyi entropy convolution inequality with application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7248,51 +7248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un estimateur récursif de l'entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7343,51 +7343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing. Proceedings ICASSP99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.1705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,51 +7444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8584,51 +8584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslande Hercul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766695v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/9/095303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766699v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.03.062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.04.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/25/255303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.0611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.06.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano-Boris Pougaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9147-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611405104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i13.29348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Yamasaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.00462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Prioleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lequesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Regnault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Pougaza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674955" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassia Bonandrini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.com/Perspectives-Stochastic-Modeling-Data-Analysis/dp/6188069874/ref=sr_1_13?s=books&amp;amp;ie=UTF8&amp;amp;qid=1413297143&amp;amp;sr=1-13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/electricite-electronique/methodes-d-inversion-appliquees-au-traitement-du-signal-et-de-l-image/giovannelli/descriptif-9782746245488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslande Hercul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766695v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/9/095303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766699v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.03.062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/25/255303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.04.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.0611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.06.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano-Boris Pougaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.1779" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9147-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.04.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Escalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611405104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hibon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i13.29348" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06896" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Yamasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.00462" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Prioleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Maric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lequesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Regnault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Pougaza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674955" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassia Bonandrini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zangar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.com/Perspectives-Stochastic-Modeling-Data-Analysis/dp/6188069874/ref=sr_1_13?s=books&amp;amp;ie=UTF8&amp;amp;qid=1413297143&amp;amp;sr=1-13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/electricite-electronique/methodes-d-inversion-appliquees-au-traitement-du-signal-et-de-l-image/giovannelli/descriptif-9782746245488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>