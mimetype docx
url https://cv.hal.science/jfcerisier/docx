--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:54.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Cerisier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier, directeur de l'Unité de recherche Techné, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jfcerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3992-0547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060404337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser ChatGPT, est-ce tricher ? Réflexions sur la fraude étudiante à l’ère des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école en « transition numérique », vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École française au défi des « géants du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (180), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.180.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives au défi des GAFAM, des NATU et des BATX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des activités scolaires numériques des élèves par l’enseignant : le cas d’une application d’apprentissage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pourquoi le numérique doit s’apprendre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la représentation des élèves sur le numérique à l'École en fonction des espaces-temps entre 2008 et 2018Mise en perspective de trois études de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : heurs et malheurs de la continuité pédagogique à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation en temps de confinement. Quelle leçon pour les établissements scolaires en termes d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le monde d'après III, 79, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renoncer au numérique pour l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École s'invite à la télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ce que la continuité pédagogique nous apprend de l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait à l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of seeing collaboration in the process of designing interactive digital educational artifacts. The case of the REMASCO project to redesign and reinvent the digital school textbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et numérique : des enjeux pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes, le numérique et le monde en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher pour agir ! Ethnographie sommaire du laboratoire Techné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La recherche en éducation. Vers de nouvelles interfaces, 192, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisa-se sempre de inventores mas ainda se procuram os inovadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação Midiática – Estudos em Comunicação, Sociedade e Cultura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (12), pp.99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/2238-0701.2016n12p99-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique peut en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On demande toujours des inventeurs et l’on cherche encore les innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique et la formation des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duchaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les enjeux de l’inéluctable acculturation numérique de l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique dans le champ de l’éducation, quelques références bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia, 1, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques à l’école: ce qu’en disent les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits d’écran, le paradigme de la Ferrari et de la tondeuse à gazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and School: Indian and French students' discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1465-3435.2011.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, c’est mon affaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’alphabétisation linguistique à l’acculturation numérique. Usages de blogs dans trois centres de formation pour adultes néo lecteurs au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ENT, comme une ombre projetée sur l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle, culture numérique, tensions et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Penser la culture informationnelle, 5 (3), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement et l’utilisation d’un environnement numérique de travail peuvent-il être un objectif stratégique pour une École d’Ingénieurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comunidad blog como via de acceso a la cultura escrita en las plazas comunitarias mexicanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista interamericana de educación de adultos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique versus culture scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training young people in the use of digital media: the highs and lows of establishing the Information Technology and Internet Proficiency Certificate (B2i) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinences et impuissances d’une politique globale de changement autour des TICE face aux stratégies d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand-Millois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENT, un cheval de Troie dans l’EPLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du B2i lui permet-elle d’atteindre ses objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio d’élève : pour qui et pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est derrière internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité numérique et éducation : réalités, contextes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3-4), pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, réfléchir, critiquer : L’expérience étudiante des IAG dans deux dispositifs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC.éducation, Jan 2026, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques d’intelligence artificielles dans l’orchestration pédagogique et didactique comme nouvelle dimension de l’hybridation des dispositifs de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance et présence à l'université, la question des pratiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLICx 2020 - Table ronde animée par Héloïse Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video and online learning in higher education: a bibliometrics analysis of the open access scientific production through web of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Collus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valencia, Spain. pp.8562-8567, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2019.2137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des traces d’activité à l’analyse du comportement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de flux de communication pour évaluer le comportement et la participation de groupe dans des activités de médiation collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL), Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des bibliothèques universitaires et réussite des étudiants : étude de cas à partir de l’analyse de traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TiceMed11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la circulation des pratiques numériques juvéniles : approche par la prescription de l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed analysis process to identify the students’ digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 12th European Conference on Technology Enhanced Learning (EC-TEL 2017 Data Driven Approaches in Digital Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions des élèves à travers l’étude de la circulation des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée du GT EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, traitement et analyse de traces pour identifier la circulation de pratiques numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Jeunes Chercheurs en EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le BYOD à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28ème Congrès de l'Association internationale de pédagogie universitaire - Pédagogie universitaire: entre recherche et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation ouverte et à distance pour le C2i niveau 2 &amp;quot;enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage du confinement sanitaire sur les conditions d'une transition numérique de l'École en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Amériques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques. Regards croisés Europe-Amérique latine-Caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9582494-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-210, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura de las instituciones educativas frente a la transición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lopéz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones del gato gris, 2016, Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désintermédiation comme agent de transformation culturelle dans l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804189136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modernidade dos media deve responder a da educaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paraskeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculo a tecnologia educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediçoes Pedago Lda, 2008, 978-972-8980-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que sont devenues les écoles pionnières du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TICE au service des élèves du primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCEREN-CNDP, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique de l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Exploration des attentes et des recommandations des différents acteurs des écosystèmes territoriaux d’innovation sur le numérique pour l’éducation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Du bon usage des écosystèmes territoriaux pour l’innovation dans la transition numérique de l’École - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes et innovation, une métaphore opérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue croisés des étudiants, des enseignants-chercheurs et des personnels BIATSS sur l’efficacité et l’utilité du numérique. ONUP, Note de synthèse, 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD (Bring Your Own Device) à l’Université de Poitiers. Quand les usages du numérique brouillent les frontières entre espace-temps de travail et espace-temps personnel ! ONUP, Note de synthèse, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais de quoi la culture numérique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ruche : les premiers mois d'une bibliothèque sans livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il disposer d’un espace individuel pour mieux collaborer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Projet de Recherche TRAIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers (FoReLLIS); Laboratoire TECHne. 2024, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situación actual y desafíos de la formación híbrida y a distancia en tiempos de crisis. Estudio de casos en universidades de Chile y Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation numérique et médiation instrumentale. Le cas des adolescents français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Poitiers, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit critique au service de l'éthique des usages scolaires des techniques d'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. EAFC Poitiers, France. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNE#REVE - Rôle des écosystèmes dans les processus d’innovation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:54.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Cerisier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier, directeur de l'Unité de recherche Techné, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jfcerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3992-0547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060404337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser ChatGPT, est-ce tricher ? Réflexions sur la fraude étudiante à l’ère des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école en « transition numérique », vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École française au défi des « géants du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (180), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.180.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives au défi des GAFAM, des NATU et des BATX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des activités scolaires numériques des élèves par l’enseignant : le cas d’une application d’apprentissage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la représentation des élèves sur le numérique à l'École en fonction des espaces-temps entre 2008 et 2018Mise en perspective de trois études de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pourquoi le numérique doit s’apprendre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation en temps de confinement. Quelle leçon pour les établissements scolaires en termes d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le monde d'après III, 79, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : heurs et malheurs de la continuité pédagogique à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renoncer au numérique pour l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École s'invite à la télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ce que la continuité pédagogique nous apprend de l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait à l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of seeing collaboration in the process of designing interactive digital educational artifacts. The case of the REMASCO project to redesign and reinvent the digital school textbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes, le numérique et le monde en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et numérique : des enjeux pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher pour agir ! Ethnographie sommaire du laboratoire Techné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La recherche en éducation. Vers de nouvelles interfaces, 192, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisa-se sempre de inventores mas ainda se procuram os inovadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação Midiática – Estudos em Comunicação, Sociedade e Cultura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (12), pp.99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/2238-0701.2016n12p99-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique peut en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On demande toujours des inventeurs et l’on cherche encore les innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique et la formation des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duchaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les enjeux de l’inéluctable acculturation numérique de l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique dans le champ de l’éducation, quelques références bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia, 1, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques à l’école: ce qu’en disent les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits d’écran, le paradigme de la Ferrari et de la tondeuse à gazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and School: Indian and French students' discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1465-3435.2011.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, c’est mon affaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’alphabétisation linguistique à l’acculturation numérique. Usages de blogs dans trois centres de formation pour adultes néo lecteurs au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ENT, comme une ombre projetée sur l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle, culture numérique, tensions et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Penser la culture informationnelle, 5 (3), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique versus culture scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comunidad blog como via de acceso a la cultura escrita en las plazas comunitarias mexicanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista interamericana de educación de adultos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement et l’utilisation d’un environnement numérique de travail peuvent-il être un objectif stratégique pour une École d’Ingénieurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training young people in the use of digital media: the highs and lows of establishing the Information Technology and Internet Proficiency Certificate (B2i) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinences et impuissances d’une politique globale de changement autour des TICE face aux stratégies d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand-Millois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENT, un cheval de Troie dans l’EPLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio d’élève : pour qui et pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est derrière internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du B2i lui permet-elle d’atteindre ses objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité numérique et éducation : réalités, contextes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3-4), pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, réfléchir, critiquer : L’expérience étudiante des IAG dans deux dispositifs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC.éducation, Jan 2026, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques d’intelligence artificielles dans l’orchestration pédagogique et didactique comme nouvelle dimension de l’hybridation des dispositifs de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance et présence à l'université, la question des pratiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLICx 2020 - Table ronde animée par Héloïse Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video and online learning in higher education: a bibliometrics analysis of the open access scientific production through web of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Collus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valencia, Spain. pp.8562-8567, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2019.2137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des traces d’activité à l’analyse du comportement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de flux de communication pour évaluer le comportement et la participation de groupe dans des activités de médiation collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL), Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des bibliothèques universitaires et réussite des étudiants : étude de cas à partir de l’analyse de traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TiceMed11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la circulation des pratiques numériques juvéniles : approche par la prescription de l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed analysis process to identify the students’ digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 12th European Conference on Technology Enhanced Learning (EC-TEL 2017 Data Driven Approaches in Digital Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions des élèves à travers l’étude de la circulation des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée du GT EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, traitement et analyse de traces pour identifier la circulation de pratiques numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Jeunes Chercheurs en EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le BYOD à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28ème Congrès de l'Association internationale de pédagogie universitaire - Pédagogie universitaire: entre recherche et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation ouverte et à distance pour le C2i niveau 2 &amp;quot;enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage du confinement sanitaire sur les conditions d'une transition numérique de l'École en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Amériques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques. Regards croisés Europe-Amérique latine-Caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9582494-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-210, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura de las instituciones educativas frente a la transición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lopéz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones del gato gris, 2016, Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désintermédiation comme agent de transformation culturelle dans l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804189136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modernidade dos media deve responder a da educaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paraskeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculo a tecnologia educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediçoes Pedago Lda, 2008, 978-972-8980-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que sont devenues les écoles pionnières du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TICE au service des élèves du primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCEREN-CNDP, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique de l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Exploration des attentes et des recommandations des différents acteurs des écosystèmes territoriaux d’innovation sur le numérique pour l’éducation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Du bon usage des écosystèmes territoriaux pour l’innovation dans la transition numérique de l’École - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes et innovation, une métaphore opérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue croisés des étudiants, des enseignants-chercheurs et des personnels BIATSS sur l’efficacité et l’utilité du numérique. ONUP, Note de synthèse, 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD (Bring Your Own Device) à l’Université de Poitiers. Quand les usages du numérique brouillent les frontières entre espace-temps de travail et espace-temps personnel ! ONUP, Note de synthèse, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais de quoi la culture numérique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ruche : les premiers mois d'une bibliothèque sans livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il disposer d’un espace individuel pour mieux collaborer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Projet de Recherche TRAIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers (FoReLLIS); Laboratoire TECHne. 2024, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situación actual y desafíos de la formación híbrida y a distancia en tiempos de crisis. Estudio de casos en universidades de Chile y Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation numérique et médiation instrumentale. Le cas des adolescents français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Poitiers, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit critique au service de l'éthique des usages scolaires des techniques d'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. EAFC Poitiers, France. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNE#REVE - Rôle des écosystèmes dans les processus d’innovation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F09BF55"/>
+    <w:nsid w:val="4DEC6AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jfcerisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3992-0547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060404337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.180.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p99-118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Popuri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-3435.2011.01486.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand-Millois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Raquel Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fontes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Collus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2019.2137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El-Kecha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roudeix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542722v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/publication-numerique-et-education-dispositifs-jeux-enjeux-hors-jeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Cabello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lop&#233;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804189136-la-mediatisation-de-la-formation-et-de-l-apprentissage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paraskeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peterson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jfcerisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3992-0547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060404337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.180.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p99-118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Popuri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-3435.2011.01486.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand-Millois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Raquel Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fontes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Collus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2019.2137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El-Kecha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roudeix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542722v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/publication-numerique-et-education-dispositifs-jeux-enjeux-hors-jeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Cabello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lop&#233;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804189136-la-mediatisation-de-la-formation-et-de-l-apprentissage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paraskeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peterson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>