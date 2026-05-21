--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:54.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Cerisier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier, directeur de l'Unité de recherche Techné, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jfcerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3992-0547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060404337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser ChatGPT, est-ce tricher ? Réflexions sur la fraude étudiante à l’ère des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école en « transition numérique », vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École française au défi des « géants du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (180), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.180.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives au défi des GAFAM, des NATU et des BATX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des activités scolaires numériques des élèves par l’enseignant : le cas d’une application d’apprentissage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la représentation des élèves sur le numérique à l'École en fonction des espaces-temps entre 2008 et 2018Mise en perspective de trois études de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pourquoi le numérique doit s’apprendre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation en temps de confinement. Quelle leçon pour les établissements scolaires en termes d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le monde d'après III, 79, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : heurs et malheurs de la continuité pédagogique à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renoncer au numérique pour l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École s'invite à la télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ce que la continuité pédagogique nous apprend de l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait à l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of seeing collaboration in the process of designing interactive digital educational artifacts. The case of the REMASCO project to redesign and reinvent the digital school textbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes, le numérique et le monde en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et numérique : des enjeux pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher pour agir ! Ethnographie sommaire du laboratoire Techné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La recherche en éducation. Vers de nouvelles interfaces, 192, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisa-se sempre de inventores mas ainda se procuram os inovadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação Midiática – Estudos em Comunicação, Sociedade e Cultura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (12), pp.99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/2238-0701.2016n12p99-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique peut en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On demande toujours des inventeurs et l’on cherche encore les innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique et la formation des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duchaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les enjeux de l’inéluctable acculturation numérique de l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique dans le champ de l’éducation, quelques références bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia, 1, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques à l’école: ce qu’en disent les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits d’écran, le paradigme de la Ferrari et de la tondeuse à gazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and School: Indian and French students' discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1465-3435.2011.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, c’est mon affaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’alphabétisation linguistique à l’acculturation numérique. Usages de blogs dans trois centres de formation pour adultes néo lecteurs au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ENT, comme une ombre projetée sur l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle, culture numérique, tensions et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Penser la culture informationnelle, 5 (3), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique versus culture scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comunidad blog como via de acceso a la cultura escrita en las plazas comunitarias mexicanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista interamericana de educación de adultos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement et l’utilisation d’un environnement numérique de travail peuvent-il être un objectif stratégique pour une École d’Ingénieurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training young people in the use of digital media: the highs and lows of establishing the Information Technology and Internet Proficiency Certificate (B2i) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinences et impuissances d’une politique globale de changement autour des TICE face aux stratégies d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand-Millois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENT, un cheval de Troie dans l’EPLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio d’élève : pour qui et pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est derrière internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du B2i lui permet-elle d’atteindre ses objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité numérique et éducation : réalités, contextes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3-4), pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, réfléchir, critiquer : L’expérience étudiante des IAG dans deux dispositifs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC.éducation, Jan 2026, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques d’intelligence artificielles dans l’orchestration pédagogique et didactique comme nouvelle dimension de l’hybridation des dispositifs de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance et présence à l'université, la question des pratiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLICx 2020 - Table ronde animée par Héloïse Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video and online learning in higher education: a bibliometrics analysis of the open access scientific production through web of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Collus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valencia, Spain. pp.8562-8567, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2019.2137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des traces d’activité à l’analyse du comportement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de flux de communication pour évaluer le comportement et la participation de groupe dans des activités de médiation collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL), Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des bibliothèques universitaires et réussite des étudiants : étude de cas à partir de l’analyse de traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TiceMed11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la circulation des pratiques numériques juvéniles : approche par la prescription de l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed analysis process to identify the students’ digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 12th European Conference on Technology Enhanced Learning (EC-TEL 2017 Data Driven Approaches in Digital Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions des élèves à travers l’étude de la circulation des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée du GT EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, traitement et analyse de traces pour identifier la circulation de pratiques numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Jeunes Chercheurs en EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le BYOD à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28ème Congrès de l'Association internationale de pédagogie universitaire - Pédagogie universitaire: entre recherche et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation ouverte et à distance pour le C2i niveau 2 &amp;quot;enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage du confinement sanitaire sur les conditions d'une transition numérique de l'École en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Amériques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques. Regards croisés Europe-Amérique latine-Caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9582494-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-210, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura de las instituciones educativas frente a la transición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lopéz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones del gato gris, 2016, Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désintermédiation comme agent de transformation culturelle dans l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804189136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modernidade dos media deve responder a da educaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paraskeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculo a tecnologia educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediçoes Pedago Lda, 2008, 978-972-8980-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que sont devenues les écoles pionnières du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TICE au service des élèves du primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCEREN-CNDP, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique de l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Exploration des attentes et des recommandations des différents acteurs des écosystèmes territoriaux d’innovation sur le numérique pour l’éducation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Du bon usage des écosystèmes territoriaux pour l’innovation dans la transition numérique de l’École - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes et innovation, une métaphore opérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue croisés des étudiants, des enseignants-chercheurs et des personnels BIATSS sur l’efficacité et l’utilité du numérique. ONUP, Note de synthèse, 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD (Bring Your Own Device) à l’Université de Poitiers. Quand les usages du numérique brouillent les frontières entre espace-temps de travail et espace-temps personnel ! ONUP, Note de synthèse, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais de quoi la culture numérique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ruche : les premiers mois d'une bibliothèque sans livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il disposer d’un espace individuel pour mieux collaborer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Projet de Recherche TRAIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers (FoReLLIS); Laboratoire TECHne. 2024, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situación actual y desafíos de la formación híbrida y a distancia en tiempos de crisis. Estudio de casos en universidades de Chile y Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation numérique et médiation instrumentale. Le cas des adolescents français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Poitiers, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit critique au service de l'éthique des usages scolaires des techniques d'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. EAFC Poitiers, France. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNE#REVE - Rôle des écosystèmes dans les processus d’innovation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:54.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Cerisier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier, directeur de l'Unité de recherche Techné, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jfcerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3992-0547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060404337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser ChatGPT, est-ce tricher ? Réflexions sur la fraude étudiante à l’ère des IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école en « transition numérique », vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École française au défi des « géants du numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (180), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.180.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives au défi des GAFAM, des NATU et des BATX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des activités scolaires numériques des élèves par l’enseignant : le cas d’une application d’apprentissage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pourquoi le numérique doit s’apprendre à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la représentation des élèves sur le numérique à l'École en fonction des espaces-temps entre 2008 et 2018Mise en perspective de trois études de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique fait à l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : heurs et malheurs de la continuité pédagogique à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation en temps de confinement. Quelle leçon pour les établissements scolaires en termes d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le monde d'après III, 79, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renoncer au numérique pour l'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'École s'invite à la télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : ce que la continuité pédagogique nous apprend de l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of seeing collaboration in the process of designing interactive digital educational artifacts. The case of the REMASCO project to redesign and reinvent the digital school textbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher pour agir ! Ethnographie sommaire du laboratoire Techné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La recherche en éducation. Vers de nouvelles interfaces, 192, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et numérique : des enjeux pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes, le numérique et le monde en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precisa-se sempre de inventores mas ainda se procuram os inovadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação Midiática – Estudos em Comunicação, Sociedade e Cultura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (12), pp.99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/2238-0701.2016n12p99-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le numérique peut en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On demande toujours des inventeurs et l’on cherche encore les innovateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les enjeux de l’inéluctable acculturation numérique de l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique et la formation des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duchaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques à l’école: ce qu’en disent les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits d’écran, le paradigme de la Ferrari et de la tondeuse à gazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique dans le champ de l’éducation, quelques références bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia, 1, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, c’est mon affaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers and School: Indian and French students' discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Popuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1465-3435.2011.01486.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’alphabétisation linguistique à l’acculturation numérique. Usages de blogs dans trois centres de formation pour adultes néo lecteurs au Mexique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ENT, comme une ombre projetée sur l’Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle, culture numérique, tensions et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Penser la culture informationnelle, 5 (3), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture numérique versus culture scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comunidad blog como via de acceso a la cultura escrita en las plazas comunitarias mexicanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Aravedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista interamericana de educación de adultos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement et l’utilisation d’un environnement numérique de travail peuvent-il être un objectif stratégique pour une École d’Ingénieurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Supplément 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinences et impuissances d’une politique globale de changement autour des TICE face aux stratégies d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand-Millois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training young people in the use of digital media: the highs and lows of establishing the Information Technology and Internet Proficiency Certificate (B2i) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ENT, un cheval de Troie dans l’EPLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du B2i lui permet-elle d’atteindre ses objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est derrière internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portfolio d’élève : pour qui et pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité numérique et éducation : réalités, contextes, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3-4), pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet and medical training strength and weaknesses of & e-learning evaluation and critical analysis of web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (5-6), pp.866-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, réfléchir, critiquer : L’expérience étudiante des IAG dans deux dispositifs pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lenevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC.éducation, Jan 2026, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres, du sens et des leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique culturel, numérique responsable : penser et conduire une transformation située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMNlab, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des techniques d’intelligence artificielles dans l’orchestration pédagogique et didactique comme nouvelle dimension de l’hybridation des dispositifs de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance et présence à l'université, la question des pratiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLICx 2020 - Table ronde animée par Héloïse Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video and online learning in higher education: a bibliometrics analysis of the open access scientific production through web of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Collus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Valencia, Spain. pp.8562-8567, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2019.2137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des bibliothèques universitaires et réussite des étudiants : étude de cas à partir de l’analyse de traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TiceMed11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des traces d’activité à l’analyse du comportement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de flux de communication pour évaluer le comportement et la participation de groupe dans des activités de médiation collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'École doctorale Cognition, Comportements, Langage(s) (2017) : Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Cognition, Comportements, Langage(s) (ED 527 CCL), Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du numérique en éducation, regards critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed analysis process to identify the students’ digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The 12th European Conference on Technology Enhanced Learning (EC-TEL 2017 Data Driven Approaches in Digital Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions des élèves à travers l’étude de la circulation des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée du GT EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la circulation des pratiques numériques juvéniles : approche par la prescription de l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El-Kechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, traitement et analyse de traces pour identifier la circulation de pratiques numériques des lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Jeunes Chercheurs en EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le BYOD à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28ème Congrès de l'Association internationale de pédagogie universitaire - Pédagogie universitaire: entre recherche et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation ouverte et à distance pour le C2i niveau 2 &amp;quot;enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Roudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclairage du confinement sanitaire sur les conditions d'une transition numérique de l'École en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Amériques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques. Regards croisés Europe-Amérique latine-Caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9582494-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-210, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cultura de las instituciones educativas frente a la transición digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lopéz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones del gato gris, 2016, Contribuciones al estudio de procesos de apropiación de tecnologías</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désintermédiation comme agent de transformation culturelle dans l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiatisation de la formation et de l’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804189136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modernidade dos media deve responder a da educaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paraskeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Raquel Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculo a tecnologia educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediçoes Pedago Lda, 2008, 978-972-8980-75-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que sont devenues les écoles pionnières du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TICE au service des élèves du primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCEREN-CNDP, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique de l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Exploration des attentes et des recommandations des différents acteurs des écosystèmes territoriaux d’innovation sur le numérique pour l’éducation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Du bon usage des écosystèmes territoriaux pour l’innovation dans la transition numérique de l’École - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes et innovation, une métaphore opérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue croisés des étudiants, des enseignants-chercheurs et des personnels BIATSS sur l’efficacité et l’utilité du numérique. ONUP, Note de synthèse, 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD (Bring Your Own Device) à l’Université de Poitiers. Quand les usages du numérique brouillent les frontières entre espace-temps de travail et espace-temps personnel ! ONUP, Note de synthèse, 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais de quoi la culture numérique est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamelea de Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ruche : les premiers mois d'une bibliothèque sans livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il disposer d’un espace individuel pour mieux collaborer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Projet de Recherche TRAIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers (FoReLLIS); Laboratoire TECHne. 2024, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situación actual y desafíos de la formación híbrida y a distancia en tiempos de crisis. Estudio de casos en universidades de Chile y Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Costa Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation numérique et médiation instrumentale. Le cas des adolescents français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Poitiers, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit critique au service de l'éthique des usages scolaires des techniques d'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. EAFC Poitiers, France. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNE#REVE - Rôle des écosystèmes dans les processus d’innovation - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l’Éducation nationale, de la Jeunesse et des Sports) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DEC6AB4"/>
+    <w:nsid w:val="3A47A5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jfcerisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3992-0547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060404337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.180.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p99-118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Popuri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-3435.2011.01486.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand-Millois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Raquel Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fontes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Collus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2019.2137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El-Kecha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roudeix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542722v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/publication-numerique-et-education-dispositifs-jeux-enjeux-hors-jeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Cabello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lop&#233;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804189136-la-mediatisation-de-la-formation-et-de-l-apprentissage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paraskeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peterson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jfcerisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3992-0547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060404337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.180.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3592" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/2238-0701.2016n12p99-118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Popuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-3435.2011.01486.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand-Millois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchessou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lenevez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Raquel Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fontes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Collus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2019.2137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El-Kecha&#239;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roudeix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542722v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticemed.eu/publication-numerique-et-education-dispositifs-jeux-enjeux-hors-jeux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Cabello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lop&#233;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804189136-la-mediatisation-de-la-formation-et-de-l-apprentissage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paraskeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peterson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>