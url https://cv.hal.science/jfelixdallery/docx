--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -397,563 +397,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CusProSe: a customizable protein annotation software with an application to the prediction of fungal secondary metabolism genes</w:t>
+                <w:t xml:space="preserve">Efficient multiple gene knockout in Colletotrichum higginsianum via CRISPR/C as9 ribonucleoprotein and URA3 ‐based marker recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Oliveira</w:t>
+                <w:t xml:space="preserve">Katsuma Yonehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
+                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
+                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O'Connell</w:t>
+                <w:t xml:space="preserve">Nobuaki Ishihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27813-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975487v1</w:t>
+                <w:t xml:space="preserve">hal-04174238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiple gene knockout in Colletotrichum higginsianum via CRISPR/C as9 ribonucleoprotein and URA3 ‐based marker recycling</w:t>
+                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuma Yonehara</w:t>
+                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Ishihama</w:t>
+                <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174238v2</w:t>
+                <w:t xml:space="preserve">hal-04263969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
+                <w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
+                <w:t xml:space="preserve">Thomas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vergne</w:t>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263969v2</w:t>
+                <w:t xml:space="preserve">hal-04208459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t>
+                <w:t xml:space="preserve">CusProSe: a customizable protein annotation software with an application to the prediction of fungal secondary metabolism genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charpentier</w:t>
+                <w:t xml:space="preserve">Leonor Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+                <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+                <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208459v1</w:t>
+                <w:t xml:space="preserve">hal-03975487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of extracellular vesicle markers for the fungal phytopathogen Colletotrichum higginsianum</w:t>
               </w:r>
@@ -965,77 +965,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐thu‐huyen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Zajt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
@@ -1201,295 +1201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3K4 trimethylation by CclA regulates pathogenicity and the production of three families of terpenoid secondary metabolites in Colletotrichum higginsianum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+                <w:t xml:space="preserve">Deleting a Chromatin Remodeling Gene Increases the Diversity of Secondary Metabolites Produced by Colletotrichum higginsianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.831-842. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (4), pp.813-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413617v1</w:t>
+                <w:t xml:space="preserve">hal-02346243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleting a Chromatin Remodeling Gene Increases the Diversity of Secondary Metabolites Produced by Colletotrichum higginsianum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">H3K4 trimethylation by CclA regulates pathogenicity and the production of three families of terpenoid secondary metabolites in Colletotrichum higginsianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Adelin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Iorga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+                <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82 (4), pp.813-822. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.831-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346243v1</w:t>
+                <w:t xml:space="preserve">hal-02413617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular Localization Screening of Colletotrichum higginsianum Effector Candidates Identifies Fungal Proteins Targeted to Plant Peroxisomes, Golgi Bodies, and Microtubules</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐thu‐huyen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,77 +2461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a Colletotrichum higginsianum secondary metabolite biosynthetic gene cluster in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Fungal genetics Ile-de-France Symposium, Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, Nov 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2569,77 +2569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the way to identifying the role of fungal metabolites in plant-pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JJC2022, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-proteinaceous effectors on the battlefield:what role for fungal secondary metabolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular diagogue in plant biotic interactions webinars - MoDip Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,290 +2727,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking biosynthetic gene clusters : towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Fungal genetics in Ile-de-France Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris Auditorium du Grand Palais, France</w:t>
+              <w:t xml:space="preserve">European Fungal Secondary Metabolites Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278716v1</w:t>
+                <w:t xml:space="preserve">hal-04278780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Colletotrichum metabolite higginsianin B suppresses plant jasmonate signalling by blocking proteasome-mediated degradation of JAZ proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouazzani Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Gasperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fungal Secondary Metabolites Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">18. Congress IS-MPMI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278780v1</w:t>
+                <w:t xml:space="preserve">hal-02788076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colletotrichum metabolite higginsianin B suppresses plant jasmonate signalling by blocking proteasome-mediated degradation of JAZ proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unlocking biosynthetic gene clusters : towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress IS-MPMI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Fungal genetics in Ile-de-France Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris Auditorium du Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788076v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal appressoria: platforms for delivering small molecule effectors</w:t>
               </w:r>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,64 +3242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of secondary metabolism gene clusters expressed in fungal appressoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic inactivation of fungal biosynthetic gene clusters expressed during the Colletotrichum higginsianum- Arabidopsis thaliana interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Perdrizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,90 +3481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into chromosome structure, transposable elements and secondary metabolite gene clusters from the complete genome sequence of Colletotrichum higginsianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG14 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3746,51 +3746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of jasmonate-mediated plant defences by the fungal metabolite higginsianin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs : subterfuge et manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja M Zdouc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Louwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Loureiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27813-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174238v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuma Yonehara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Ishihama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;f&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;huyen Chu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Zajt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Zimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Halder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Suliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00796" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. J. Wittenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiguo Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00821-16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kracher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiruma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp C. M&#252;nch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido-Oter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Rutter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J O'Connell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Innes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Gasperini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deroubaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perdrizet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Centa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja M Zdouc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Louwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Loureiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174238v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuma Yonehara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Ishihama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;f&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27813-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;huyen Chu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Zajt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Zimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Halder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Suliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. J. Wittenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiguo Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00821-16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kracher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiruma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp C. M&#252;nch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido-Oter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Rutter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J O'Connell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Innes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Gasperini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deroubaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perdrizet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Centa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>