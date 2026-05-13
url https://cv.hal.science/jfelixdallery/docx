--- v1 (2026-04-09)
+++ v2 (2026-05-13)
@@ -397,563 +397,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiple gene knockout in Colletotrichum higginsianum via CRISPR/C as9 ribonucleoprotein and URA3 ‐based marker recycling</w:t>
+                <w:t xml:space="preserve">CusProSe: a customizable protein annotation software with an application to the prediction of fungal secondary metabolism genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuma Yonehara</w:t>
+                <w:t xml:space="preserve">Leonor Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
+                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
+                <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Ishihama</w:t>
+                <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174238v2</w:t>
+                <w:t xml:space="preserve">hal-03975487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
+                <w:t xml:space="preserve">Efficient multiple gene knockout in Colletotrichum higginsianum via CRISPR/C as9 ribonucleoprotein and URA3 ‐based marker recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
+                <w:t xml:space="preserve">Katsuma Yonehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Naoyoshi Kumakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+                <w:t xml:space="preserve">Takayuki Motoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vergne</w:t>
+                <w:t xml:space="preserve">Nobuaki Ishihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263969v2</w:t>
+                <w:t xml:space="preserve">hal-04174238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t>
+                <w:t xml:space="preserve">Yeast-based heterologous production of the Colletochlorin family of fungal secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charpentier</w:t>
+                <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+                <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.216 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2023.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208459v1</w:t>
+                <w:t xml:space="preserve">hal-04263969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CusProSe: a customizable protein annotation software with an application to the prediction of fungal secondary metabolism genes</w:t>
+                <w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Oliveira</w:t>
+                <w:t xml:space="preserve">Thomas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevrollier</w:t>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O'Connell</w:t>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27813-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975487v1</w:t>
+                <w:t xml:space="preserve">hal-04208459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of extracellular vesicle markers for the fungal phytopathogen Colletotrichum higginsianum</w:t>
               </w:r>
@@ -965,77 +965,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐thu‐huyen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Zajt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
@@ -1201,295 +1201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleting a Chromatin Remodeling Gene Increases the Diversity of Secondary Metabolites Produced by Colletotrichum higginsianum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">H3K4 trimethylation by CclA regulates pathogenicity and the production of three families of terpenoid secondary metabolites in Colletotrichum higginsianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Adelin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Iorga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+                <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82 (4), pp.813-822. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.831-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346243v1</w:t>
+                <w:t xml:space="preserve">hal-02413617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3K4 trimethylation by CclA regulates pathogenicity and the production of three families of terpenoid secondary metabolites in Colletotrichum higginsianum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐félix Dallery</w:t>
+                <w:t xml:space="preserve">Deleting a Chromatin Remodeling Gene Increases the Diversity of Secondary Metabolites Produced by Colletotrichum higginsianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Le Goff</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.831-842. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (4), pp.813-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413617v1</w:t>
+                <w:t xml:space="preserve">hal-02346243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular Localization Screening of Colletotrichum higginsianum Effector Candidates Identifies Fungal Proteins Targeted to Plant Peroxisomes, Golgi Bodies, and Microtubules</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐thu‐huyen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,77 +2461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of a Colletotrichum higginsianum secondary metabolite biosynthetic gene cluster in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Fungal genetics Ile-de-France Symposium, Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, Nov 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2569,77 +2569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the way to identifying the role of fungal metabolites in plant-pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JJC2022, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-proteinaceous effectors on the battlefield:what role for fungal secondary metabolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular diagogue in plant biotic interactions webinars - MoDip Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,139 +2727,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Unlocking biosynthetic gene clusters : towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fungal Secondary Metabolites Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">1st Fungal genetics in Ile-de-France Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris Auditorium du Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278780v1</w:t>
+                <w:t xml:space="preserve">hal-04278716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colletotrichum metabolite higginsianin B suppresses plant jasmonate signalling by blocking proteasome-mediated degradation of JAZ proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani Chahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,96 +2921,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking biosynthetic gene clusters : towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Towards discovering the activities and plant targets of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Fungal genetics in Ile-de-France Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris Auditorium du Grand Palais, France</w:t>
+              <w:t xml:space="preserve">European Fungal Secondary Metabolites Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278716v1</w:t>
+                <w:t xml:space="preserve">hal-04278780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal appressoria: platforms for delivering small molecule effectors</w:t>
               </w:r>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3242,64 +3242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of secondary metabolism gene clusters expressed in fungal appressoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic inactivation of fungal biosynthetic gene clusters expressed during the Colletotrichum higginsianum- Arabidopsis thaliana interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Perdrizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,90 +3481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into chromosome structure, transposable elements and secondary metabolite gene clusters from the complete genome sequence of Colletotrichum higginsianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard O'Connell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG14 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3746,51 +3746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of jasmonate-mediated plant defences by the fungal metabolite higginsianin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs : subterfuge et manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja M Zdouc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Louwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Loureiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174238v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuma Yonehara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Ishihama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;f&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27813-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;huyen Chu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Zajt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Zimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Halder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Suliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. J. Wittenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiguo Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00821-16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kracher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiruma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp C. M&#252;nch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido-Oter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Rutter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J O'Connell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Innes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Gasperini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deroubaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perdrizet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Centa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja M Zdouc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Louwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Loureiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Louis Plaumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O'Connell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27813-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174238v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuma Yonehara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyoshi Kumakura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Ishihama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;f&#233;lix Dallery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263969v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2023.10.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Rutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;thu&#8208;huyen Chu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Zajt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Dallery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Zimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Halder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Suliman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00796" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kleemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zampounis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4083-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. J. Wittenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiguo Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00821-16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kracher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiruma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp C. M&#252;nch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido-Oter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Betzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D Rutter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J O'Connell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Innes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Gasperini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Deroubaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perdrizet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Centa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>