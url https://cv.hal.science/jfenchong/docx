--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -91,139 +91,223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centralités et hiérarchies des réseaux et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 282 p., 2026, Géographie et démographie, 9781789482188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centralities and hierarchies of networks and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Geography and demography, 9781789452181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -233,344 +317,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobility in a weekly mobility routine: studying the links between mobile and immobile days for employees and retirees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, p. 1723-1742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11116-022-10292-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navettes domicile-travail : naissance et développement d’un objet statistique structurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (715), pp.333-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paris des visiteurs étrangers, qu’en disent les téléphones mobiles ? Inférence des pratiques spatiales et fréquentations des sites touristiques en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couronné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Smoreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.413 - 437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.22.413-437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -580,274 +664,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des activités de recherche et hiérarchies urbaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiérarchies et centralités urbaines au prisme des tweets et des appels téléphoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centralités et hiérarchies des réseaux et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.109-138, 2026, Encyclopédie SCIENCES, 9781789492187</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-38, 2026, Géographie et démographie, 9781789482188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491906v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban hierarchies and centralities through the prism of tweets and telephone calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centralities and hierarchies of networks and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste; Wiley, pp.3-28, 2025, Geography and demography, 9781789452181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler les mobilités ordinaires et touristiques en Ile-de-France à partir de données de téléphones portables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Flore Mattei et Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.67-76, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -857,845 +928,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire les pratiques et représentations des visiteurs à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Observer, visualiser et analyser les spatialités à l’aide des traces numériques », SAGEO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring alternate traffic circulation effects in Île-de-France Region using aggregated mobile phone data: is it still useful to use mobile phone data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Smoreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Tartu 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du voyage à la narration: les traces laissées par les touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The «villages» of Paris: revealing the organization of geographical areas by aggregating preferential human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">109th Annual Meeting of the Association of American Geographers (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les «villages» parisiens révélés à partir des traces de la téléphonie mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing foreign visitors mobility practices in Paris using mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lobbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bilcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of mobile phone data for analyzing mobility practices and urban structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des trajectoires spatio-temporelles issues des traces numériques de téléphones portables - Le Paris des visiteurs, qu’en disent les téléphones mobiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Smoreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2011, Colloque International de Géomatique et d'Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing movements of foreign tourists in Paris from mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pfaender Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1705,91 +1776,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire et visualiser les pratiques touristiques dans l’Arc Jurassien à partir de la fouille semi- automatique de tweets, le projet #juratourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01636043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1799,258 +1870,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the potential of Local Climate Zone scheme to distinguish air temperature and air pollution variations in Dijon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC 12th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icuc12-909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les mobilités quotidiennes à partir de données d’usage des téléphones mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lobbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation des flux au service de l’aménagement urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France. , Actes du colloque du GIS Modélisation Urbaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01390569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2060,235 +2131,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bavelas, 1950, Communication Patterns in Task-Oriented Groups. Version bilingue et commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavelas, Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2298,114 +2369,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatio-­temporelle des mobilités révélées par la téléphonie mobile en Ile­-de­-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01004704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2552,51 +2623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2267" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.413-437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C83E4016AEE32876E85FCA5C2467512809866CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lobb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bilcke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfaender Fabien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2267" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.413-437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C83E4016AEE32876E85FCA5C2467512809866CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lobb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bilcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfaender Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-909" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>