--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -2431,52 +2431,166 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01004704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité : livret des résumés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2623,51 +2737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2267" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.413-437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C83E4016AEE32876E85FCA5C2467512809866CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lobb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bilcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfaender Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-909" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2267" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-022-10292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.413-437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C83E4016AEE32876E85FCA5C2467512809866CA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lobb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bilcke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfaender Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-909" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05502397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>