--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion channel expression in intrinsic cardiac neurons: new players in cardiac channelopathies?</w:t>
+                <w:t xml:space="preserve">Excitability properties of cardiac calbindin neurons: Identifying a unique neuronal population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jean</w:t>
+                <w:t xml:space="preserve">Yves de Koninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bois</w:t>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1872 (6), pp.119983. </w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2025.119983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2025.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319934v1</w:t>
+                <w:t xml:space="preserve">hal-05319939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitability properties of cardiac calbindin neurons: Identifying a unique neuronal population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion channel expression in intrinsic cardiac neurons: new players in cardiac channelopathies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves de Koninck</w:t>
+                <w:t xml:space="preserve">Alice Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+                <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1872 (6), pp.119983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2025.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2025.119983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319939v1</w:t>
+                <w:t xml:space="preserve">hal-05319934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined cardiovascular effects of ovariectomy and high-intensity interval training in female spontaneously hypertensive rats</w:t>
               </w:r>
@@ -396,64 +396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Krzesiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Enea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vanderbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of the mouse intrinsic cardiac nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Pasqualin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Rhythm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -925,84 +925,84 @@
                 <w:t xml:space="preserve">Polyunsaturated Phospholipids Increase Cell Resilience to Mechanical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linette Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bacle</w:t>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (4), pp.937. </w:t>
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro differentiation of W8B2 + human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+                <w:t xml:space="preserve">Oualid Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962304v1</w:t>
+                <w:t xml:space="preserve">hal-03012564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro differentiation of W8B2 + human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Magaud</w:t>
+                <w:t xml:space="preserve">A comprehensive study of phospholipid fatty acid rearrangements in metabolic syndrome: correlations with organ dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
+                <w:t xml:space="preserve">Romain Ferru-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.dmm043927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.043927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012564v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
               </w:r>
@@ -1570,5574 +1570,5440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro differentiation of W8B2+ human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
+                <w:t xml:space="preserve">Role of Cardiac IKs Current in Repolarization Reserve Process During Late Sodium Current (INaL) Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Salvetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-françois Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
+              <w:t xml:space="preserve">Cardiology and Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (04), pp.168-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/fccm.92920065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485167v1</w:t>
+                <w:t xml:space="preserve">hal-05319944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term intake of phenolic compounds attenuates age-related cardiac remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (2), pp.e12894. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cardiac IKs Current in Repolarization Reserve Process During Late Sodium Current (INaL) Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Long-Term Intake of Phenolic Compounds-Rich Grape Pomace on Rat Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Itani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Printemps</w:t>
+                <w:t xml:space="preserve">Joelle Hajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Salvetat</w:t>
+                <w:t xml:space="preserve">Youakim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-françois Faivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bois</w:t>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology and Cardiovascular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (1), pp.246-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.14006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/fccm.92920065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05319944v1</w:t>
+                <w:t xml:space="preserve">hal-03715801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Long-Term Intake of Phenolic Compounds-Rich Grape Pomace on Rat Gut Microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Identification of Phenolic Compounds-Rich Grape Pomace Extracts Urine Metabolites and Correlation with Gut Microbiota Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrad Tarighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7060075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.14006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715801v1</w:t>
+                <w:t xml:space="preserve">hal-03715797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Phenolic Compounds-Rich Grape Pomace Extracts Urine Metabolites and Correlation with Gut Microbiota Modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Fares</w:t>
+                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Faivre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louka</w:t>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285 (3), pp.518-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox7060075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715797v1</w:t>
+                <w:t xml:space="preserve">hal-05485074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285 (3), pp.518-530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485074v1</w:t>
+                <w:t xml:space="preserve">hal-02136052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic Signaling in Cardiac Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (4), pp.725-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136052v1</w:t>
+                <w:t xml:space="preserve">hal-01436828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Signaling in Cardiac Fibroblasts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonclinical cardiovascular safety of pitolisant: comparing International Conference on Harmonization S7B and Comprehensive in vitro Pro-arrhythmia Assay initiative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Mirams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (23), pp.4449-4463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.14047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.25624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436828v1</w:t>
+                <w:t xml:space="preserve">hal-03715804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclinical cardiovascular safety of pitolisant: comparing International Conference on Harmonization S7B and Comprehensive in vitro Pro-arrhythmia Assay initiative studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic Signaling in Cardiac Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232 (4), pp.725-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.14047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715804v1</w:t>
+                <w:t xml:space="preserve">hal-05485094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Signaling in Cardiac Fibroblasts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Atrial Natriuretic Peptide on Rat Ventricular Fibroblasts During Differentiation Into Myofibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.25624⟩</w:t>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.495-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33549/physiolres.932839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485094v1</w:t>
+                <w:t xml:space="preserve">hal-03716567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Atrial Natriuretic Peptide on Rat Ventricular Fibroblasts During Differentiation Into Myofibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bois</w:t>
+                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.12-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33549/physiolres.932839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716567v1</w:t>
+                <w:t xml:space="preserve">hal-00990329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+                <w:t xml:space="preserve">Ultrastructural and functional alterations of EC coupling elements in mdx cardiomyocytes: an analysis from membrane surface to depth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gueffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
+              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (3), pp.723-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12013-013-9517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990329v1</w:t>
+                <w:t xml:space="preserve">hal-00992875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural and functional alterations of EC coupling elements in mdx cardiomyocytes: an analysis from membrane surface to depth.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">A distinct de novo expression of Nav1.5 sodium channels in human atrial fibroblasts differentiated into myofibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Tremblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12013-013-9517-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 590 (Pt 17), pp.4307-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2012.233593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00992875v1</w:t>
+                <w:t xml:space="preserve">hal-00991608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distinct de novo expression of Nav1.5 sodium channels in human atrial fibroblasts differentiated into myofibroblasts.</w:t>
+                <w:t xml:space="preserve">The β1-subunit of Na(v)1.5 cardiac sodium channel is required for a dominant negative effect through α-α interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Majed Moubarak</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2012.233593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00991608v1</w:t>
+                <w:t xml:space="preserve">hal-00992871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The β1-subunit of Na(v)1.5 cardiac sodium channel is required for a dominant negative effect through α-α interaction.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological and functional effects of sphingosine-1-phosphate in mouse ventricular fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Benamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.03.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00992871v1</w:t>
+                <w:t xml:space="preserve">hal-03716592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and functional effects of sphingosine-1-phosphate in mouse ventricular fibroblasts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dexrazoxane protects the heart from acute doxorubicin-induced QT prolongation: a key role for I(Ks).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Ducroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moha Ou Maati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.03.072⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (1), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03716592v1</w:t>
+                <w:t xml:space="preserve">hal-00561579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexrazoxane protects the heart from acute doxorubicin-induced QT prolongation: a key role for I(Ks).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Laemmel</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a new potassium conductance in mouse ventricular fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Benamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Moha Ou Maati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00371.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00561579v1</w:t>
+                <w:t xml:space="preserve">hal-00397628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a new potassium conductance in mouse ventricular fibroblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Implication of connexins 40 and 43 in functional coupling between mouse cardiac fibroblasts in primary culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najate Benamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Potreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.12.016⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1778 (10), pp.2097-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00397628v1</w:t>
+                <w:t xml:space="preserve">hal-00397613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of connexins 40 and 43 in functional coupling between mouse cardiac fibroblasts in primary culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+                <w:t xml:space="preserve">Zatebradine: Pharmacological Activity and Potential Therapeutic Benefit of Sino‐atrial Node Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Drug Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.365-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1527-3466.1995.tb00220.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00397613v1</w:t>
+                <w:t xml:space="preserve">hal-05320210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zatebradine: Pharmacological Activity and Potential Therapeutic Benefit of Sino‐atrial Node Modulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Tedisamil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bril</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Drug Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (4), pp.365-378. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1527-3466.1995.tb00212.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1527-3466.1995.tb00220.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320210v1</w:t>
+                <w:t xml:space="preserve">hal-05320221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tedisamil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOLECULAR REGULATION AND PHARMACOLOGY OF PACEMAKER CHANNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Faivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bril</w:t>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drug Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (23), pp.2338-2349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1527-3466.1995.tb00212.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320221v1</w:t>
+                <w:t xml:space="preserve">hal-00394274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR REGULATION AND PHARMACOLOGY OF PACEMAKER CHANNELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A voltage-activated proton current in human cardiac fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 340 (2), pp.512-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394274v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voltage-activated proton current in human cardiac fibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Jebara</w:t>
+                <w:t xml:space="preserve">hKv4.3 Channel Characterization and Regulation by Calcium Channel Antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry P.G. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Javré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 340 (2), pp.512-516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.12.038⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 281 (2), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2001.4396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05319956v1</w:t>
+                <w:t xml:space="preserve">hal-05320042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hKv4.3 Channel Characterization and Regulation by Calcium Channel Antagonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ATP‐sensitive K channels in heart muscle Spare channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Findlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/bbrc.2001.4396⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 279 (1), pp.95-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(91)80259-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05320042v1</w:t>
+                <w:t xml:space="preserve">hal-05322379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP‐sensitive K channels in heart muscle Spare channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Kv4.3 in HEK293 cells: comparison with the rat ventricular transient outward potassium current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry P.G. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Javré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (1), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0008-6363(98)00215-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(91)80259-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322379v1</w:t>
+                <w:t xml:space="preserve">hal-05319989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Kv4.3 in HEK293 cells: comparison with the rat ventricular transient outward potassium current</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological characterization of BRL-32872 in canine Purkinje fiber and ventricular muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 383 (2), pp.215-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-2999(99)00614-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0008-6363(98)00215-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05319989v1</w:t>
+                <w:t xml:space="preserve">hal-05319995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of BRL-32872 in canine Purkinje fiber and ventricular muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of cvHsp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brument-Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-2999(99)00614-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (51), pp.36592-36600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.51.36592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05319995v1</w:t>
+                <w:t xml:space="preserve">hal-05319999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of cvHsp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined potassium and calcium channel antagonistic activities as a basis for neutral frequency dependent increase in action potential duration: comparison between BRL-32872 and azimilide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (1), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0008-6363(97)00216-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.274.51.36592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05319999v1</w:t>
+                <w:t xml:space="preserve">hal-05320072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined potassium and calcium channel antagonistic activities as a basis for neutral frequency dependent increase in action potential duration: comparison between BRL-32872 and azimilide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-F Faivre</w:t>
+                <w:t xml:space="preserve">Comparative Effects of Glibenclamide, Tedisamil, Dofetilide, E-4031, and BRL-32872 on Protein Kinase A-Activated Chloride Current in Guinea Pig Ventricular Myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (4), pp.551-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005344-199804000-00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0008-6363(97)00216-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320072v1</w:t>
+                <w:t xml:space="preserve">hal-05320055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effects of Glibenclamide, Tedisamil, Dofetilide, E-4031, and BRL-32872 on Protein Kinase A-Activated Chloride Current in Guinea Pig Ventricular Myocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis, electrophysiological properties and analysis of structural requirements of a novel class of antiarrhythmic agents with potassium and calcium channel blocking properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Nadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (11), pp.1993-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0968-0896(98)00166-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005344-199804000-00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320055v1</w:t>
+                <w:t xml:space="preserve">hal-05320049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, electrophysiological properties and analysis of structural requirements of a novel class of antiarrhythmic agents with potassium and calcium channel blocking properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined potassium and calcium channel antagonism for anti-arrhythmic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ion Channel Modulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2 (6), pp.189-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05320049v1</w:t>
+                <w:t xml:space="preserve">hal-05320203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined potassium and calcium channel antagonism for anti-arrhythmic therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Gout</w:t>
+                <w:t xml:space="preserve">The cardiac chloride channels as molecular targets for antiarrhythmic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ion Channel Modulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 2 (6), pp.189-194</w:t>
+              <w:t xml:space="preserve">Pharmacology Reviews and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320203v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cardiac chloride channels as molecular targets for antiarrhythmic therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Bril</w:t>
+                <w:t xml:space="preserve">cADP-ribose releases Ca2+ from cardiac sarcoplasmic reticulum independently of ryanodine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahouratate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Reviews and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 273 (3), pp.H1082-H1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.1997.273.3.H1082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320160v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cADP-ribose releases Ca2+ from cardiac sarcoplasmic reticulum independently of ryanodine receptor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of conformationally constrained analogues of BRL-32872. Determination of stereochemistry and related pharmacological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (15), pp.1989-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-894X(97)00349-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.1997.273.3.H1082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320111v1</w:t>
+                <w:t xml:space="preserve">hal-05320103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of conformationally constrained analogues of BRL-32872. Determination of stereochemistry and related pharmacological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cheval</w:t>
+                <w:t xml:space="preserve">Combined potassium and calcium channel blocking activities as a basis for antiarrhythmic efficacy with low proarrhythmic risk: experimental profile of BRL-32872.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0960-894X(97)00349-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 276 (2), pp.637-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3565(25)12319-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05320103v1</w:t>
+                <w:t xml:space="preserve">hal-05320207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined potassium and calcium channel blocking activities as a basis for antiarrhythmic efficacy with low proarrhythmic risk: experimental profile of BRL-32872.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological effect of BRL-32872, a novel antiarrhythmic agent with potassium and calcium channel blocking properties, in guinea pig cardiac isolated preparations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 276 (2), pp.637-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 273 (3), pp.1264-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3565(25)12319-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320207v1</w:t>
+                <w:t xml:space="preserve">hal-05320242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological effect of BRL-32872, a novel antiarrhythmic agent with potassium and calcium channel blocking properties, in guinea pig cardiac isolated preparations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thiol-modifying agents on KATP channels in guinea pig ventricular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Y. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 269 (5), pp.H1625-H1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.1995.269.5.H1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320242v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thiol-modifying agents on KATP channels in guinea pig ventricular cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+                <w:t xml:space="preserve">Activation of ATP-sensitive K channels by a K channel opener (SR 44866) and the effect upon electrical and mechanical activity of frog skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -P. Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ecault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Findlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 418 (3), pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00370524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.1995.269.5.H1625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320225v1</w:t>
+                <w:t xml:space="preserve">hal-05322372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of ATP-sensitive K channels by a K channel opener (SR 44866) and the effect upon electrical and mechanical activity of frog skeletal muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Findlay</w:t>
+                <w:t xml:space="preserve">Action potential duration and activation of ATP-sensitive potassium current in isolated guinea-pig ventricular myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Findlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00370524⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 1029 (1), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2736(90)90450-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05322372v1</w:t>
+                <w:t xml:space="preserve">hal-05322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action potential duration and activation of ATP-sensitive potassium current in isolated guinea-pig ventricular myocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of maitotoxin on calcium current and background inward current in isolated ventricular rat myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Findlay</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coraboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0005-2736(90)90450-3⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 28 (8), pp.925-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0041-0101(90)90022-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05322382v1</w:t>
+                <w:t xml:space="preserve">hal-05322392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maitotoxin on calcium current and background inward current in isolated ventricular rat myocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Coraboeuf</w:t>
+                <w:t xml:space="preserve">Effects of tolbutamide, glibenclamide and diazoxide upon action potentials recorded from rat ventricular muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Findlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0041-0101(90)90022-y⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 984 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2736(89)90334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05322392v1</w:t>
+                <w:t xml:space="preserve">hal-05322396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tolbutamide, glibenclamide and diazoxide upon action potentials recorded from rat ventricular muscle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Findlay</w:t>
+                <w:t xml:space="preserve">Two types of transient outward currents in adult human atrial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coraboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0005-2736(89)90334-9⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 252 (1), pp.H142-H148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.1987.252.1.H142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05322396v1</w:t>
+                <w:t xml:space="preserve">hal-05322399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of transient outward currents in adult human atrial cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Characteristics of the time-dependent slow inward current in adult human atrial single myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...102 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Coraboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 18 (5), pp.547-551. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-2828(86)80920-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-2828(86)80920-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7147,311 +7013,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological characterization of mouse intracardiac calbindin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizot Guénaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 (3), pp.231a, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.1557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological characterization of mouse intracardiac calbindin neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (2), pp.211-212, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7461,130 +7327,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Canaux Ioniques Cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JM Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JM Dubois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Coraboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 1999, 2840540592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7594,466 +7460,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacology of hyperpolarization-activated cyclic nucleotide-gated (HCN) channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Channels and Their Inhibitors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-51, 2011, 978-3-642-19921-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal pacemaker : nouvelle perspective thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des maladies du coeur et des vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Cardiologie, pp.30-35, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes ioniques responsables de l'automatisme cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">biologie et pathologie du cœur et des vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition John Libbery, pp.12-21, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous and thiol-group induced changes in ATP-sensitivity of KATP channels of guinea-pig ventricular myocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Y. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Y. Nakamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bril</w:t>
+                <w:t xml:space="preserve">D.J. Hearse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vereecke; P.P. van Bogaert; F. Verdonck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potassium Channels in Normal and Pathological Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, pp.330-333, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8200,51 +8066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2025.119983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2025.04.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Pasqualin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chacar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Hajal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Printemps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Grand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/fccm.92920065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Itani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7060075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Far&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mirams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lorin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gueffier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-013-9517-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ7FNXHZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tremblier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Moubarak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.233593" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048690" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Benamer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.03.072" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV7XWSJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Ducroq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moha Ou Maati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laemmel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00371.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Moha Ou Maati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVMT3SGL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4DQZV2J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1527-3466.1995.tb00220.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1527-3466.1995.tb00212.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P.G. Calmels" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cheval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Javr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.4396" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8QCM7CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(91)80259-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(98)00215-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Forest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(99)00614-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZBHMCLB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krief" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Douarin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brument-Larignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.51.36592" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Forest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Faivre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(97)00216-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-199804000-00013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nadler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(98)00166-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SG0B44Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Faivre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Faivre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahouratate" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faivre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1997.273.3.H1082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Gerhard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)00349-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ3P16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonhomme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faivre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3565(25)12319-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cheval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Coetzee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Nakamura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1995.269.5.H1625" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Sauviat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ecault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Findlay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00370524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0H671C8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322382v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(90)90450-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457N97QQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Legrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coraboeuf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(90)90022-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290LJC0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(89)90334-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHZHQCTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escande" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulombe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deroubaix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coraboeuf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1987.252.1.H142" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Escande" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coraboeuf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2828(86)80920-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3QT95JZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizot Gu&#233;na&#235;lle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484023v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JM Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Combettes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394373v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahmati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Nakamura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hearse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Coetzee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2025.04.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2025.119983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Enea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vanderbrouck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00518.2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Pasqualin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferru-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.043927" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Printemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Grand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/fccm.92920065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chacar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Hajal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Itani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7060075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Far&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25624" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ligneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mirams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lorin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gueffier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-013-9517-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ7FNXHZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tremblier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;riault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Moubarak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.233593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048690" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Benamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.03.072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV7XWSJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Ducroq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moha Ou Maati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laemmel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00371.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Moha Ou Maati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.12.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVMT3SGL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.04.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4DQZV2J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1527-3466.1995.tb00220.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1527-3466.1995.tb00212.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jebara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPMVZDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P.G. Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cheval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Javr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rouanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.4396" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8QCM7CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(91)80259-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(98)00215-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Forest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-2999(99)00614-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZBHMCLB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krief" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Douarin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brument-Larignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.51.36592" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Forest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Faivre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(97)00216-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320055v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-199804000-00013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nadler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(98)00166-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SG0B44Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Faivre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Faivre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahouratate" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faivre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1997.273.3.H1082" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Gerhard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)00349-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ3P16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faivre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3565(25)12319-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Forest" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cheval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Coetzee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Nakamura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1995.269.5.H1625" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Sauviat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ecault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Findlay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00370524" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0H671C8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(90)90450-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457N97QQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coraboeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0041-0101(90)90022-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-290LJC0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(89)90334-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHZHQCTV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escande" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deroubaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coraboeuf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1987.252.1.H142" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Escande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coraboeuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2828(86)80920-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3QT95JZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizot Gu&#233;na&#235;lle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484023v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.132" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JM Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Combettes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahmati" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320240v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Nakamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hearse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Coetzee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>