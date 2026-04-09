--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -377,291 +377,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in sample preparation for measuring nanoparticles size by scanning electron microscopy from suspensions, powder form and complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naila-Besma Belblidia</w:t>
+                <w:t xml:space="preserve">Najoua Bouzakher Ghomrasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 359, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923542v1</w:t>
+                <w:t xml:space="preserve">hal-03488507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in sample preparation for measuring nanoparticles size by scanning electron microscopy from suspensions, powder form and complex media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devoille</w:t>
+                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila-Besma Belblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 359, pp.226 - 237. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488507v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the temperature dependence of Titanium(IV) hydrolysis and complexation constants in aqueous sulfuric or chlorhydric solutions</w:t>
               </w:r>
@@ -758,265 +758,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
+                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Trouvé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.1320-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132406v1</w:t>
+                <w:t xml:space="preserve">hal-02189302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
+                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (7), pp.1320-1326. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189302v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
               </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1368,3340 +1368,3352 @@
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 728, pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica Nanoparticles for the Stabilization of W/O Emulsions at HTHP Conditions for Unconventional Reserves Drilling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mihelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2017020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerium oxide nanoparticles shape on their in vitro cellular toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.136-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of SnO2, TiO2 and Ti0.5Sn0.5O2 nanoparticles as efficient materials for photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.253-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a live biochip for in situ nanotoxicology studies : a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (100), pp.82169-82178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5RA16960G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Zein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bril</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00462410v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Ali Al-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boudard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020274v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaced titanium dioxide anatase–rutile nanocomposites by thermohydrolysis in presence of small amounts of Sn(IV) and their photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 462, pp.64-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping titanium and tin oxide phases using EELS: An application of independent component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, pp.169-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Co-precipitated Ti0.5Sn0.5O2 nanopowders as precursors for dense spinodally decomposed ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (12), pp.4226-4230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of anatase nanoparticles from amorphous precipitate by a continuous hydrothermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga A. Malinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 174, pp.445-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2011.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrothermal ripening on the photoluminescence properties of pure and doped cerium oxide nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Balencie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Maguer</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.11184-11189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480699v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot synthesis of new hybrid versatile nanocarrier exhibiting efficient stability in biological environment for use in photodynamic therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hydrothermal ripening on the photoluminescence properties of pure and doped cerium oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelthoum Pajos</w:t>
+                <w:t xml:space="preserve">Mickaël Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795388v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One pot synthesis of new hybrid versatile nanocarrier exhibiting efficient stability in biological environment for use in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
+                <w:t xml:space="preserve">Kelthoum Pajos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">Virginie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Daniele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49, pp.11184-11189. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553169v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.546-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modes in the infrared spectrum of hydrous minerals: the OH stretching modes of bayerite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys Chem Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-008-0221-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795386v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Liposomes: support for the formation of stable capsules made of reticulated polyelectrolytes or silicum]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured particles by controlled precipitation techniques Example of nickel and cobalt hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paquereau</w:t>
+                <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Winterhalter</w:t>
+                <w:t xml:space="preserve">Etienne Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guihaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 65 (2), pp.134-41</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (1-2), pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177702v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) by co-precipitation routes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Liposomes: support for the formation of stable capsules made of reticulated polyelectrolytes or silicum]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Levy</w:t>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65 (2), pp.134-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196344v1</w:t>
+                <w:t xml:space="preserve">hal-00177702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of BaCeO3 and BaCe0.9Y0.1O3−δ from mixed oxalate precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
+                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) by co-precipitation routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+                <w:t xml:space="preserve">L. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3597-3600. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515 (16), page 6298-6301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165687v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured particles by controlled precipitation techniques Example of nickel and cobalt hydroxides.</w:t>
+                <w:t xml:space="preserve">Synthesis of BaCeO3 and BaCe0.9Y0.1O3−δ from mixed oxalate precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Coudun</w:t>
+                <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Amblard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Guihaume</w:t>
+                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3597-3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199608v1</w:t>
+                <w:t xml:space="preserve">hal-00165687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant effects on pH-controlled synthesis of nickel hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 280, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide pompom-like particles from temperature-driven ammonia decomplexation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Almeida-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guyot-Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 283, page 156-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of nickel hydroxides from nickel dodecylsulphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106, p. 35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Hydroxide &amp;quot;Stacks of Pancakes&amp;quot; Obtained by the Coupled Effect of Ammonia and Template Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, N° 9 p. 6069 -6074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled precipitation of zinc oxide particles at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.3202-3207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0213725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4711,750 +4723,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04594351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Metal-Ceramic-Lubricant Composite Coatings Obtained by Cold Spray for Tribological Applications in the Automotive Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France. pp.561-568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie d’interfaces électrode / électrolyte pour accroître les performances d’un électrolyseur à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossen Tchakalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-HySPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche Hydrogène, May 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04594330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies to obtain Y doped barium cerium oxide particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and innovations in SOFCs international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Katarino, Bulgaria. pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilty and reactivity between materials in an innovative dual membrane fuel-cell (IDEAL-Cell) design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">216th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vienne (AUT), Austria. pp.753, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5464,111 +5476,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-phase synthesis of nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. M. Van de Voorde and B. Sels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology in catalysis : Applications in the chemical industry, energy development, and environment protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.3-20, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527699827.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5578,105 +5590,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation d'hydroxydes et d'oxydes métalliques en solution aqueuse : vers le contrôle morphologique d'objets multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Paris-Diderot - Paris VII, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00574750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5823,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>