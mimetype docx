--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -377,291 +377,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in sample preparation for measuring nanoparticles size by scanning electron microscopy from suspensions, powder form and complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Bouzakher Ghomrasni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devoille</w:t>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila-Besma Belblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488507v1</w:t>
+                <w:t xml:space="preserve">hal-02923542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Physicochemical Features of TiO2 Nanoparticles on Their In Vitro Toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maura Tomatis</w:t>
+                <w:t xml:space="preserve">Challenges in sample preparation for measuring nanoparticles size by scanning electron microscopy from suspensions, powder form and complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Bouzakher Ghomrasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 359, pp.226 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923542v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the temperature dependence of Titanium(IV) hydrolysis and complexation constants in aqueous sulfuric or chlorhydric solutions</w:t>
               </w:r>
@@ -758,265 +758,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
+                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189302v1</w:t>
+                <w:t xml:space="preserve">hal-02132406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative to nano-QSAR for nanoparticle toxicity ranking in case of small datasets</w:t>
+                <w:t xml:space="preserve">Importance of Choosing Relevant Biological End Points To Predict Nanoparticle Toxicity with Computational Approaches for Human Health Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Abdelkebir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (5), </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.1320-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4541-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132406v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-inorganic-organic core–shell material as efficient matrices for CO2 adsorption: Synthesis, properties and kinetic studies</w:t>
               </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,77 +1546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerium oxide nanoparticles shape on their in vitro cellular toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1941,303 +1941,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Thierry Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boudard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Al-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020274v1</w:t>
+                <w:t xml:space="preserve">hal-00462410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bril</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00462410v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaced titanium dioxide anatase–rutile nanocomposites by thermohydrolysis in presence of small amounts of Sn(IV) and their photocatalytic properties</w:t>
               </w:r>
@@ -2923,536 +2923,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
+                <w:t xml:space="preserve">Effect of hydrothermal ripening on the photoluminescence properties of pure and doped cerium oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
+                <w:t xml:space="preserve">Mickaël Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553169v1</w:t>
+                <w:t xml:space="preserve">hal-00480699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrothermal ripening on the photoluminescence properties of pure and doped cerium oxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One pot synthesis of new hybrid versatile nanocarrier exhibiting efficient stability in biological environment for use in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Palard</w:t>
+                <w:t xml:space="preserve">Matthieu Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Balencie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelthoum Pajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480699v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot synthesis of new hybrid versatile nanocarrier exhibiting efficient stability in biological environment for use in photodynamic therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Simon</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Darmon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.11184-11189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795388v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Levy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795386v1</w:t>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modes in the infrared spectrum of hydrous minerals: the OH stretching modes of bayerite</w:t>
               </w:r>
@@ -3561,678 +3579,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.546-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">hal-00795386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured particles by controlled precipitation techniques Example of nickel and cobalt hydroxides.</w:t>
+                <w:t xml:space="preserve">[Liposomes: support for the formation of stable capsules made of reticulated polyelectrolytes or silicum]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Coudun</w:t>
+                <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Amblard</w:t>
+                <w:t xml:space="preserve">L. Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guihaume</w:t>
+                <w:t xml:space="preserve">M. Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 124 (1-2), pp.49-54</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65 (2), pp.134-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199608v1</w:t>
+                <w:t xml:space="preserve">hal-00177702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Liposomes: support for the formation of stable capsules made of reticulated polyelectrolytes or silicum]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Germain</w:t>
+                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) by co-precipitation routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paquereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Winterhalter</w:t>
+                <w:t xml:space="preserve">L. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515 (16), page 6298-6301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177702v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) by co-precipitation routes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of BaCeO3 and BaCe0.9Y0.1O3−δ from mixed oxalate precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Levy</w:t>
+                <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3597-3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196344v1</w:t>
+                <w:t xml:space="preserve">hal-00165687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of BaCeO3 and BaCe0.9Y0.1O3−δ from mixed oxalate precursors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured particles by controlled precipitation techniques Example of nickel and cobalt hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+                <w:t xml:space="preserve">Corinne Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guihaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (1-2), pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00165687v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant effects on pH-controlled synthesis of nickel hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of nickel hydroxides from nickel dodecylsulphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,51 +4494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Hydroxide &amp;quot;Stacks of Pancakes&amp;quot; Obtained by the Coupled Effect of Ammonia and Template Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled precipitation of zinc oxide particles at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies to obtain Y doped barium cerium oxide particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5835,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>