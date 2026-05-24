--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1941,303 +1941,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Zein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462410v1</w:t>
+                <w:t xml:space="preserve">hal-01020274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of boehmite nanoparticles: impact of the ultrafine fraction and of the agglomerates size on cytotoxicity and pro-inflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pailleux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08958378.2014.925993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01020274v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaced titanium dioxide anatase–rutile nanocomposites by thermohydrolysis in presence of small amounts of Sn(IV) and their photocatalytic properties</w:t>
               </w:r>
@@ -3316,161 +3316,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Balencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.546-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">hal-00795386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modes in the infrared spectrum of hydrous minerals: the OH stretching modes of bayerite</w:t>
               </w:r>
@@ -3579,143 +3561,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hafnium germanate (HfGeO4) particles: Impact of crystallization route on X/UV conversion properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Levy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2008.05.087⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795386v1</w:t>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Liposomes: support for the formation of stable capsules made of reticulated polyelectrolytes or silicum]</w:t>
               </w:r>
@@ -4737,435 +4737,435 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04594351v1</w:t>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Metal-Ceramic-Lubricant Composite Coatings Obtained by Cold Spray for Tribological Applications in the Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
+                <w:t xml:space="preserve">G. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.561-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528316v1</w:t>
+                <w:t xml:space="preserve">hal-03522023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Metal-Ceramic-Lubricant Composite Coatings Obtained by Cold Spray for Tribological Applications in the Automotive Industry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Grente</w:t>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522023v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04594351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie d’interfaces électrode / électrolyte pour accroître les performances d’un électrolyseur à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossen Tchakalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-HySPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche Hydrogène, May 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5835,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Kose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila-Besma Belblidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouzakher Ghomrasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chivas-Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abdelkebir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4541-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkuigue Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2018.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bitounis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04484D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWL8KLS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01634632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ghosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mihelic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.09.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailleux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boudard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2014.925993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga A. Malinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXW5HC0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Palard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Balencie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.10.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thienot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Pajos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1K94X9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Levy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2008.05.087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX6G38D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0221-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B5DVVVG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paquereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winterhalter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMR32RLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coudun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.01.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W548NDJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyot-Ferreol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tranchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Hochepied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0561" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Tchakalov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699827.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00574750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>