--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Mignon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,321 +1440,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean carbonate system variability in the North Atlantic Subpolar surface water (1993-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Leseurre</w:t>
+                <w:t xml:space="preserve">Variability and stability of anthropogenic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Antarctic Bottom Waters observed in the Indian sector of the Southern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-2553-2020⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.1559-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-2020-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573889v1</w:t>
+                <w:t xml:space="preserve">hal-02569449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and stability of anthropogenic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Antarctic Bottom Water observed in the Indian sector of the Southern Ocean, 1978–2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Mahieu</w:t>
+                <w:t xml:space="preserve">Ocean carbonate system variability in the North Atlantic Subpolar surface water (1993-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Leseurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (6), pp.1559-1576. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.2553 - 2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-16-1559-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-2553-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087101v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and stability of anthropogenic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Antarctic Bottom Waters observed in the Indian sector of the Southern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Variability and stability of anthropogenic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Antarctic Bottom Water observed in the Indian sector of the Southern Ocean, 1978–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,472 +1791,472 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.1559-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-2020-37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-16-1559-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569449v1</w:t>
+                <w:t xml:space="preserve">hal-03087101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURATLANT: a 1993–2017 surface sampling in the central part of the North Atlantic subpolar gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Racapé</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Takahashi</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.1901-1924. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1901-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190764v1</w:t>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">SURATLANT: a 1993–2017 surface sampling in the central part of the North Atlantic subpolar gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sólveig R. Ólafsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Taro Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1901-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1901-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2831,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamilatou Dabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Leseurre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2022-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1451-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2553-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1559-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-37" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;lveig R. &#211;lafsd&#243;ttir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Racap&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takahashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1901-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse J. Buchanan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamilatou Dabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Leseurre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2022-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1451-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-37" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2553-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1559-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;lveig R. &#211;lafsd&#243;ttir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Racap&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takahashi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1901-2018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse J. Buchanan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>