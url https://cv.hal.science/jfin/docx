--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -1005,50 +1005,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1834,429 +1838,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SURATLANT: a 1993–2017 surface sampling in the central part of the North Atlantic subpolar gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Sólveig R. Ólafsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Virginie Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Taro Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1901-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1901-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-02190764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURATLANT: a 1993–2017 surface sampling in the central part of the North Atlantic subpolar gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Racapé</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Takahashi</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.1901-1924. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1901-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190764v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2831,51 +2835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamilatou Dabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Leseurre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2022-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1451-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-37" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2553-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1559-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;lveig R. &#211;lafsd&#243;ttir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Racap&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takahashi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1901-2018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse J. Buchanan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamilatou Dabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Leseurre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2022-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1451-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-37" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2553-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1559-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;lveig R. &#211;lafsd&#243;ttir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Racap&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takahashi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1901-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse J. Buchanan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>