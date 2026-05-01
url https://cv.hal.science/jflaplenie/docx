--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -2075,199 +2075,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « foyer de connaissance vivante » : l’Institut d’Études germaniques</w:t>
+                <w:t xml:space="preserve">„die Dramen werden im Blut gespielt“. Versehrung, Metaphorisierung und Stigma in der deutschsprachigen ‚AIDS-Literatur‘ (1985–2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laplénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Marcilhacy; Miguel Rodriguez. </w:t>
+              <w:t xml:space="preserve">Steffen Röhrs; Söhnke Post. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'origine des études aréales: langues et cultures étrangères en Sorbonne</w:t>
+              <w:t xml:space="preserve">Versehrung verstehen. Fachwissenschaftliche und fachdidaktische Perspektiven auf physisches und psychisches Erleben in der Gegenwartsliteratur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-222, 2023, Patrimoines de la Sorbonne, 979-10-231-0726-5</w:t>
+                <w:t xml:space="preserve">Wissenschaftliche Buchgesellschaft (wbg) Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2023, 978-3-534-40754-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174268v1</w:t>
+                <w:t xml:space="preserve">hal-04084278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„die Dramen werden im Blut gespielt“. Versehrung, Metaphorisierung und Stigma in der deutschsprachigen ‚AIDS-Literatur‘ (1985–2000)</w:t>
+                <w:t xml:space="preserve">Un « foyer de connaissance vivante » : l’Institut d’Études germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laplénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steffen Röhrs; Söhnke Post. </w:t>
+              <w:t xml:space="preserve">David Marcilhacy; Miguel Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Versehrung verstehen. Fachwissenschaftliche und fachdidaktische Perspektiven auf physisches und psychisches Erleben in der Gegenwartsliteratur</w:t>
+              <w:t xml:space="preserve">À l'origine des études aréales: langues et cultures étrangères en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissenschaftliche Buchgesellschaft (wbg) Academic</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-40, 2023, 978-3-534-40754-5</w:t>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-222, 2023, Patrimoines de la Sorbonne, 979-10-231-0726-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084278v1</w:t>
+                <w:t xml:space="preserve">hal-04174268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmögliche Revolutionsromane. Ernst Glaesers Frieden (1930) zwischen engagierter Literatur, historischem Roman und neusachlicher Nüchternheit</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAF36915"/>
+    <w:nsid w:val="F25E573E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83455512"/>
+    <w:nsid w:val="8E072D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3731,51 +3731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CAE3BEEA"/>
+    <w:nsid w:val="6A4EADC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59E7D0B6"/>
+    <w:nsid w:val="0AC4B940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jflaplenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087636530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078515478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/langues/etudes-germaniques-et-nordiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reigenn.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vof.paris-sorbonne.fr/fr/index/master-XB/arts-lettres-langues-ALL/master-llcer-etudes-germaniques-communication-interculturelle-et-museologie-dans-l-europe-renovee-cimer-MLLCE1L_608.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02920361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lapl&#233;nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.310.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.288.0623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.245.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.006.0053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04174268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/patrimoines-de-la-sorbonne/lorigine-des-etudes-areales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbg-wissenverbindet.de/shop/43696/versehrung-verstehen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esv.info/978-3-503-20692-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03603314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100488770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/peter-esterhazy-et-le-postmodernisme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/romantisme-et-frontiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-au_nom_de_goethe_hommage_a_gerald_stieg_jean_francois_laplenie_marc_lacheny-9782296069008-27949.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/monde-germanique-histoires-et-cultures/max-ernst-limagier-des-poetes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/38-la-croisee-des-langages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/3041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/3-pour-une-histoire-du-sport-et-de-la-jeunesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jflaplenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087636530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078515478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/langues/etudes-germaniques-et-nordiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reigenn.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vof.paris-sorbonne.fr/fr/index/master-XB/arts-lettres-langues-ALL/master-llcer-etudes-germaniques-communication-interculturelle-et-museologie-dans-l-europe-renovee-cimer-MLLCE1L_608.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02920361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lapl&#233;nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.310.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.288.0623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.245.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.006.0053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbg-wissenverbindet.de/shop/43696/versehrung-verstehen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04174268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/patrimoines-de-la-sorbonne/lorigine-des-etudes-areales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esv.info/978-3-503-20692-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03603314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100488770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/peter-esterhazy-et-le-postmodernisme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/romantisme-et-frontiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-au_nom_de_goethe_hommage_a_gerald_stieg_jean_francois_laplenie_marc_lacheny-9782296069008-27949.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/monde-germanique-histoires-et-cultures/max-ernst-limagier-des-poetes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/38-la-croisee-des-langages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/3041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/3-pour-une-histoire-du-sport-et-de-la-jeunesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>