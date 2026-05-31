--- v1 (2026-05-01)
+++ v2 (2026-05-31)
@@ -2075,199 +2075,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„die Dramen werden im Blut gespielt“. Versehrung, Metaphorisierung und Stigma in der deutschsprachigen ‚AIDS-Literatur‘ (1985–2000)</w:t>
+                <w:t xml:space="preserve">Un « foyer de connaissance vivante » : l’Institut d’Études germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laplénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steffen Röhrs; Söhnke Post. </w:t>
+              <w:t xml:space="preserve">David Marcilhacy; Miguel Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Versehrung verstehen. Fachwissenschaftliche und fachdidaktische Perspektiven auf physisches und psychisches Erleben in der Gegenwartsliteratur</w:t>
+              <w:t xml:space="preserve">À l'origine des études aréales: langues et cultures étrangères en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissenschaftliche Buchgesellschaft (wbg) Academic</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-40, 2023, 978-3-534-40754-5</w:t>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-222, 2023, Patrimoines de la Sorbonne, 979-10-231-0726-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084278v1</w:t>
+                <w:t xml:space="preserve">hal-04174268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « foyer de connaissance vivante » : l’Institut d’Études germaniques</w:t>
+                <w:t xml:space="preserve">„die Dramen werden im Blut gespielt“. Versehrung, Metaphorisierung und Stigma in der deutschsprachigen ‚AIDS-Literatur‘ (1985–2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laplénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Marcilhacy; Miguel Rodriguez. </w:t>
+              <w:t xml:space="preserve">Steffen Röhrs; Söhnke Post. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'origine des études aréales: langues et cultures étrangères en Sorbonne</w:t>
+              <w:t xml:space="preserve">Versehrung verstehen. Fachwissenschaftliche und fachdidaktische Perspektiven auf physisches und psychisches Erleben in der Gegenwartsliteratur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-222, 2023, Patrimoines de la Sorbonne, 979-10-231-0726-5</w:t>
+                <w:t xml:space="preserve">Wissenschaftliche Buchgesellschaft (wbg) Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2023, 978-3-534-40754-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174268v1</w:t>
+                <w:t xml:space="preserve">hal-04084278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmögliche Revolutionsromane. Ernst Glaesers Frieden (1930) zwischen engagierter Literatur, historischem Roman und neusachlicher Nüchternheit</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F25E573E"/>
+    <w:nsid w:val="A11EAACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E072D06"/>
+    <w:nsid w:val="41411425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3731,51 +3731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A4EADC5"/>
+    <w:nsid w:val="BD60E2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AC4B940"/>
+    <w:nsid w:val="46380CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jflaplenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087636530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078515478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/langues/etudes-germaniques-et-nordiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reigenn.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vof.paris-sorbonne.fr/fr/index/master-XB/arts-lettres-langues-ALL/master-llcer-etudes-germaniques-communication-interculturelle-et-museologie-dans-l-europe-renovee-cimer-MLLCE1L_608.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02920361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lapl&#233;nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.310.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.288.0623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.245.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.006.0053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbg-wissenverbindet.de/shop/43696/versehrung-verstehen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04174268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/patrimoines-de-la-sorbonne/lorigine-des-etudes-areales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esv.info/978-3-503-20692-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03603314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100488770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/peter-esterhazy-et-le-postmodernisme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/romantisme-et-frontiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-au_nom_de_goethe_hommage_a_gerald_stieg_jean_francois_laplenie_marc_lacheny-9782296069008-27949.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/monde-germanique-histoires-et-cultures/max-ernst-limagier-des-poetes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/38-la-croisee-des-langages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/3041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/3-pour-une-histoire-du-sport-et-de-la-jeunesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jflaplenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6549-3542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087636530" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078515478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/faculte-des-lettres/ufr/langues/etudes-germaniques-et-nordiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reigenn.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vof.paris-sorbonne.fr/fr/index/master-XB/arts-lettres-langues-ALL/master-llcer-etudes-germaniques-communication-interculturelle-et-museologie-dans-l-europe-renovee-cimer-MLLCE1L_608.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02920361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lapl&#233;nie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05106228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.310.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03769817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03483978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.288.0623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.245.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02900655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sc.006.0053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04174268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/patrimoines-de-la-sorbonne/lorigine-des-etudes-areales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbg-wissenverbindet.de/shop/43696/versehrung-verstehen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04084268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esv.info/978-3-503-20692-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03603314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100488770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/peter-esterhazy-et-le-postmodernisme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/romantisme-et-frontiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-au_nom_de_goethe_hommage_a_gerald_stieg_jean_francois_laplenie_marc_lacheny-9782296069008-27949.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/monde-germanique-histoires-et-cultures/max-ernst-limagier-des-poetes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/38-la-croisee-des-langages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02889589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/3041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/3-pour-une-histoire-du-sport-et-de-la-jeunesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>