--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -182,191 +182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199838v1</w:t>
+                <w:t xml:space="preserve">hal-00373024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373024v1</w:t>
+                <w:t xml:space="preserve">hal-03199838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and dance collective motions</w:t>
               </w:r>
@@ -650,51 +650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,260 +985,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372809v1</w:t>
+                <w:t xml:space="preserve">hal-00267622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267622v1</w:t>
+                <w:t xml:space="preserve">hal-00372809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre les différents aspects d'un concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1369,450 +1369,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote s'amuse</w:t>
+                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barbe</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372909v1</w:t>
+                <w:t xml:space="preserve">hal-00372883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267583v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Pekdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267602v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
+                <w:t xml:space="preserve">L'azote s'amuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372883v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
+                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Coquidé</w:t>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372868v1</w:t>
+                <w:t xml:space="preserve">hal-00267602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of labwork tasks used in science teaching at upper secondary school and university levels in several European countries</w:t>
               </w:r>
@@ -2048,191 +2048,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199840v1</w:t>
+                <w:t xml:space="preserve">hal-05208324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208324v1</w:t>
+                <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and Learning Thermodynamics at school.</w:t>
               </w:r>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants lors de corrections d'activités expérimentales (TP) de chimie en Seconde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDIST 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, LA GRANDE MOTTE, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2812,122 +2812,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380965v1</w:t>
+                <w:t xml:space="preserve">halshs-00380989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
               </w:r>
@@ -3002,122 +3002,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380989v1</w:t>
+                <w:t xml:space="preserve">halshs-00380965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3307,51 +3307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie expérimentale - tome 2 - chimie organique et minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Maréchal. DUNOD, pp.294, 2007, Science SUP, Le Maréchal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific Movies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roser Pinto &amp; Digna Coulso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions from Science Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer: Dordrecht, The Netherlands., pp.199-210, 2007</w:t>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>