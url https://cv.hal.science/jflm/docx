--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -441,601 +441,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00442764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and Learning Chemical Thermodynamics in School.</w:t>
+                <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
+                <w:t xml:space="preserve">Hélène Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Dubief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (2), pp.91-99</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (907), pp.1153-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372774v1</w:t>
+                <w:t xml:space="preserve">hal-00372787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique des réactions réversibles, renversables et irréversibles [Thermodynamic of reversible, invertible and irreversible reactions].</w:t>
+                <w:t xml:space="preserve">Construire une catégorie grâce à une analogie : cas du concept d'élément chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourceanu</w:t>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (1), pp.25-34</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.4 - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372805v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
+                <w:t xml:space="preserve">Can a non chiral object be made of two identical chiral moieties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Dubief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (907), pp.1153-1168</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.433-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372787v1</w:t>
+                <w:t xml:space="preserve">hal-00267557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une catégorie grâce à une analogie : cas du concept d'élément chimique.</w:t>
+                <w:t xml:space="preserve">La mesure dans l'enseignement de la chimie : Cas d'une approche des titrages par pH-métrie et conductimétrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Naija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32, pp.4 - 41</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.103-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372773v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a non chiral object be made of two identical chiral moieties?</w:t>
+                <w:t xml:space="preserve">Teaching and Learning Chemical Thermodynamics in School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (3), pp.433-435</w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267557v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure dans l'enseignement de la chimie : Cas d'une approche des titrages par pH-métrie et conductimétrie.</w:t>
+                <w:t xml:space="preserve">Thermodynamique des réactions réversibles, renversables et irréversibles [Thermodynamic of reversible, invertible and irreversible reactions].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelu Bourceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Onel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Naija</w:t>
+                <w:t xml:space="preserve">M. Bourceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.103-130</w:t>
+              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372780v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Décédé Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101, pp.443-453</w:t>
@@ -1300,519 +1300,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromation des alcènes ; entre améliorations chimiques et pédagogiques.</w:t>
+                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 882, pp.335-341</w:t>
+              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372872v1</w:t>
+                <w:t xml:space="preserve">hal-00372883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372883v1</w:t>
+                <w:t xml:space="preserve">hal-00372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Pekdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372868v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'azote s'amuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267583v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote s'amuse</w:t>
+                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barbe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372909v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
+                <w:t xml:space="preserve">Bromation des alcènes ; entre améliorations chimiques et pédagogiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 882, pp.335-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267602v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of labwork tasks used in science teaching at upper secondary school and university levels in several European countries</w:t>
               </w:r>
@@ -1972,51 +1972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher activities for structuring student knowledge after chemistry laboratory work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2054,51 +2054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2212,191 +2212,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and Learning Thermodynamics at school.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Thermodynamics Conference IX Ecole nationale supérieure des mines de Saint-Etienne,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, SAINT-ETIENNE, France. pp.113</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Malmo, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372832v1</w:t>
+                <w:t xml:space="preserve">hal-05208325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques enseignantes lors de l'enseignement à l'aide d'un simulateur. Cas de l'étude de la réaction chimique avec un modèle cinétique de la matière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Malmo, Sweden</w:t>
+              <w:t xml:space="preserve">ardist 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208325v1</w:t>
+                <w:t xml:space="preserve">hal-00375069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants lors de corrections d'activités expérimentales (TP) de chimie en Seconde.</w:t>
               </w:r>
@@ -2458,217 +2458,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes lors de l'enseignement à l'aide d'un simulateur. Cas de l'étude de la réaction chimique avec un modèle cinétique de la matière.</w:t>
+                <w:t xml:space="preserve">Analysis of verbal and gesture productions in studies on learning processes in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Malkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ardist 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. pp.33</w:t>
+              <w:t xml:space="preserve">Developing potentials for learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Budapest, Hungary. pp.SIG17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375069v1</w:t>
+                <w:t xml:space="preserve">hal-00372925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of verbal and gesture productions in studies on learning processes in science</w:t>
+                <w:t xml:space="preserve">Teaching and Learning Thermodynamics at school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing potentials for learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Budapest, Hungary. pp.SIG17</w:t>
+              <w:t xml:space="preserve">Joint European Thermodynamics Conference IX Ecole nationale supérieure des mines de Saint-Etienne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, SAINT-ETIENNE, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372925v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research methods in learning process studies</w:t>
               </w:r>
@@ -2730,125 +2730,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des ressources des enseignants en vue de la construction d'un dispositif médiatisé de formation continue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former des enseignants-professionnels, savoirs et compétences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Nantes, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376869v1</w:t>
+                <w:t xml:space="preserve">halshs-00376707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2877,247 +2890,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376707v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Buty</w:t>
+                <w:t xml:space="preserve">Prise en compte des ressources des enseignants en vue de la construction d'un dispositif médiatisé de formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">Former des enseignants-professionnels, savoirs et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Nantes, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00380965v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3213,177 +3213,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memorisation of Information from Scientific movies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chimie expérimentale - tome 2 - chimie organique et minérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Roser Pintó and Digna Couso. Springer: Dordrecht, The Netherlands., pp.12, 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Maréchal. DUNOD, pp.294, 2007, Science SUP, Le Maréchal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267572v1</w:t>
+                <w:t xml:space="preserve">hal-00372848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie expérimentale - tome 2 - chimie organique et minérale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memorisation of Information from Scientific movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Pekdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Maréchal. DUNOD, pp.294, 2007, Science SUP, Le Maréchal</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roser Pintó and Digna Couso. Springer: Dordrecht, The Netherlands., pp.12, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372848v1</w:t>
+                <w:t xml:space="preserve">hal-00267572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie en Première S</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways and methods of implementation of computer aided teaching and learning material in science classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific Movies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roser Pinto &amp; Digna Coulso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions from Science Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer: Dordrecht, The Netherlands., pp.199-210, 2007</w:t>
@@ -3913,207 +3913,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher's practices after Experimental Activities: questioning and feedback to students' answers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Teaching Thermochemistry with ICT to Students and Inservice Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375072v1</w:t>
+                <w:t xml:space="preserve">hal-00375071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Thermochemistry with ICT to Students and Inservice Teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
+                <w:t xml:space="preserve">Teacher's practices after Experimental Activities: questioning and feedback to students' answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375071v1</w:t>
+                <w:t xml:space="preserve">hal-00375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The knowledge in postlab sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ICT in chemistry teaching at upper secondary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>