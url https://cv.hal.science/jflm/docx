--- v2 (2026-05-03)
+++ v3 (2026-05-03)
@@ -182,191 +182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373024v1</w:t>
+                <w:t xml:space="preserve">hal-03199838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199838v1</w:t>
+                <w:t xml:space="preserve">hal-00373024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and dance collective motions</w:t>
               </w:r>
@@ -460,51 +460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,260 +985,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267622v1</w:t>
+                <w:t xml:space="preserve">hal-00372809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372809v1</w:t>
+                <w:t xml:space="preserve">hal-00267622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre les différents aspects d'un concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,450 +1300,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
+                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372883v1</w:t>
+                <w:t xml:space="preserve">hal-00267602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
+                <w:t xml:space="preserve">L'azote s'amuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marylin Coquidé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372868v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote s'amuse</w:t>
+                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barbe</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372909v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Robinault</w:t>
+                <w:t xml:space="preserve">Marylin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
+              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267602v1</w:t>
+                <w:t xml:space="preserve">hal-00372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromation des alcènes ; entre améliorations chimiques et pédagogiques.</w:t>
               </w:r>
@@ -2048,191 +2048,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208324v1</w:t>
+                <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199840v1</w:t>
+                <w:t xml:space="preserve">hal-05208324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
               </w:r>
@@ -2294,191 +2294,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes lors de l'enseignement à l'aide d'un simulateur. Cas de l'étude de la réaction chimique avec un modèle cinétique de la matière.</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants lors de corrections d'activités expérimentales (TP) de chimie en Seconde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ardist 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. pp.33</w:t>
+              <w:t xml:space="preserve">ARDIST 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, LA GRANDE MOTTE, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375069v1</w:t>
+                <w:t xml:space="preserve">hal-00375070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants lors de corrections d'activités expérimentales (TP) de chimie en Seconde.</w:t>
+                <w:t xml:space="preserve">Pratiques enseignantes lors de l'enseignement à l'aide d'un simulateur. Cas de l'étude de la réaction chimique avec un modèle cinétique de la matière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDIST 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, LA GRANDE MOTTE, France. pp.47</w:t>
+              <w:t xml:space="preserve">ardist 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375070v1</w:t>
+                <w:t xml:space="preserve">hal-00375069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of verbal and gesture productions in studies on learning processes in science</w:t>
               </w:r>
@@ -2730,312 +2730,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376707v1</w:t>
+                <w:t xml:space="preserve">halshs-00380965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380989v1</w:t>
+                <w:t xml:space="preserve">halshs-00376707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380965v1</w:t>
+                <w:t xml:space="preserve">halshs-00380989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des ressources des enseignants en vue de la construction d'un dispositif médiatisé de formation continue</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie expérimentale - tome 2 - chimie organique et minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Maréchal. DUNOD, pp.294, 2007, Science SUP, Le Maréchal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific Movies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roser Pinto &amp; Digna Coulso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions from Science Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer: Dordrecht, The Netherlands., pp.199-210, 2007</w:t>
@@ -4063,177 +4063,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The knowledge in postlab sessions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intervention et le devenir des connaissances antérieures des élèves dans la dynamique des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375076v1</w:t>
+                <w:t xml:space="preserve">hal-00375074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention et le devenir des connaissances antérieures des élèves dans la dynamique des apprentissages scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The knowledge in postlab sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00375074v1</w:t>
+                <w:t xml:space="preserve">hal-00375076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ICT in chemistry teaching at upper secondary level</w:t>
               </w:r>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>