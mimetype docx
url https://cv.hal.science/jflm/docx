--- v3 (2026-05-03)
+++ v4 (2026-05-24)
@@ -182,191 +182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199838v1</w:t>
+                <w:t xml:space="preserve">hal-00373024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'initiation à la biochimie comme cours transversal de formation des enseignants de sciences physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations moléculaires et systèmes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alice Gariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (910), pp.3-17</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373024v1</w:t>
+                <w:t xml:space="preserve">hal-03199838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and dance collective motions</w:t>
               </w:r>
@@ -460,51 +460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,450 +795,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and Learning Chemical Thermodynamics in School.</w:t>
+                <w:t xml:space="preserve">Thermodynamique des réactions réversibles, renversables et irréversibles [Thermodynamic of reversible, invertible and irreversible reactions].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania El Bilani</w:t>
+                <w:t xml:space="preserve">Gelu Bourceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Onel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (2), pp.91-99</w:t>
+              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372774v1</w:t>
+                <w:t xml:space="preserve">hal-00372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique des réactions réversibles, renversables et irréversibles [Thermodynamic of reversible, invertible and irreversible reactions].</w:t>
+                <w:t xml:space="preserve">Teaching and Learning Chemical Thermodynamics in School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourceanu</w:t>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (1), pp.25-34</w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372805v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372809v1</w:t>
+                <w:t xml:space="preserve">hal-00267622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTONOMIE ET MOTIVATION LORS DE L'APPRENTISSAGE AVEC UN SIMULATEUR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Autonomie et motivation lors de l'apprentissage avec un simulateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.11-46</w:t>
+              <w:t xml:space="preserve">, 2007, 31, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267622v1</w:t>
+                <w:t xml:space="preserve">hal-00372809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre les différents aspects d'un concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,450 +1300,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
+                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Robinault</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Bilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267602v1</w:t>
+                <w:t xml:space="preserve">hal-00372883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'azote s'amuse</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barbe</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372909v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du texte d'un film de chimie sur son utilisation par un apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (Juin), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la notion d'ion</w:t>
+                <w:t xml:space="preserve">L'azote s'amuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 885, pp.703-714</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 299, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372883v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dans l'enseignement scientifique : usages et impacts</w:t>
+                <w:t xml:space="preserve">Simulation in chemistry during the Micromega(r) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Coquidé</w:t>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2006, 43, pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372868v1</w:t>
+                <w:t xml:space="preserve">hal-00267602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromation des alcènes ; entre améliorations chimiques et pédagogiques.</w:t>
               </w:r>
@@ -2048,191 +2048,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199840v1</w:t>
+                <w:t xml:space="preserve">hal-05208324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208324v1</w:t>
+                <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants lors de corrections d'activités expérimentales (TP) de chimie en Seconde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDIST 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, LA GRANDE MOTTE, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques enseignantes lors de l'enseignement à l'aide d'un simulateur. Cas de l'étude de la réaction chimique avec un modèle cinétique de la matière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ardist 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2585,51 +2585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and Learning Thermodynamics at school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Thermodynamics Conference IX Ecole nationale supérieure des mines de Saint-Etienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, SAINT-ETIENNE, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,312 +2730,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380965v1</w:t>
+                <w:t xml:space="preserve">halshs-00376707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics teaching sequences and students' learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology Education at cross roads: meeting the challenges of the 21st century. The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Greece. pp.25-55</w:t>
+              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376707v1</w:t>
+                <w:t xml:space="preserve">halshs-00380989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coarse to fine conceptual analysis in the design of a teaching sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics teaching sequences and students' learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference of ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The second Conference of EDIFE and the Second IOSTE Symposium in Southern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Athène, Greece. pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380989v1</w:t>
+                <w:t xml:space="preserve">halshs-00380965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des ressources des enseignants en vue de la construction d'un dispositif médiatisé de formation continue</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie expérimentale - tome 2 - chimie organique et minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Maréchal. DUNOD, pp.294, 2007, Science SUP, Le Maréchal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorisation of Information from Scientific Movies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Pekdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roser Pinto &amp; Digna Coulso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions from Science Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer: Dordrecht, The Netherlands., pp.199-210, 2007</w:t>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Thermochemistry with ICT to Students and Inservice Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4063,207 +4063,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention et le devenir des connaissances antérieures des élèves dans la dynamique des apprentissages scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The knowledge in postlab sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375074v1</w:t>
+                <w:t xml:space="preserve">hal-00375076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The knowledge in postlab sessions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intervention et le devenir des connaissances antérieures des élèves dans la dynamique des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375076v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ICT in chemistry teaching at upper secondary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania El Bilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4463,51 +4463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Gariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00442764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hallet-Eghayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naija" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Bourceanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Onel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Coquid&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Pekdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore A. Dunac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>