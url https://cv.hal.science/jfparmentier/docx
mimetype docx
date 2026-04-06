--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -308,235 +308,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small lab debates: a simple way to engage your students in the scientific experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Learning Analytics Can Help Orchestration of Formative Assessment? Data-driven recommendations for Technology-Enhanced Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Lamrani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/5.0106396⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.804-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2023.3265528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317143v1</w:t>
+                <w:t xml:space="preserve">hal-04069591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Learning Analytics Can Help Orchestration of Formative Assessment? Data-driven recommendations for Technology-Enhanced Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small lab debates: a simple way to engage your students in the scientific experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Nabil Lamrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.804-819. </w:t>
+              <w:t xml:space="preserve">Physics Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.746-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TLT.2023.3265528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/5.0106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069591v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify the efficiency of a pedagogical intervention with a single question</w:t>
               </w:r>
@@ -845,368 +845,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple analytical model to study and control azimuthal instabilities in annular combustion chambers</w:t>
+                <w:t xml:space="preserve">A functional subgrid drift velocity model for filtered drag prediction in dense fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wolf</w:t>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (7), pp.2374-2387. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (4), pp.1084-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.12647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802059v1</w:t>
+                <w:t xml:space="preserve">hal-03299091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional subgrid drift velocity model for filtered drag prediction in dense fluidized bed</w:t>
+                <w:t xml:space="preserve">Transition models from the quenched to ignited states for flows of inertial particles suspended in a simple sheared viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 711, pp. 147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299091v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition models from the quenched to ignited states for flows of inertial particles suspended in a simple sheared viscous fluid</w:t>
+                <w:t xml:space="preserve">A simple analytical model to study and control azimuthal instabilities in annular combustion chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 711, pp. 147-160. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (7), pp.2374-2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936863v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of particles suspended in a sheared viscous fluid: Effects of finite inertia and inelastic collisions</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (10), pp.2523-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,520 +1481,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292736v1</w:t>
+                <w:t xml:space="preserve">hal-03289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC-TEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.46-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03289228v1</w:t>
+                <w:t xml:space="preserve">hal-03292736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des principes de l’ « evidence-based teaching » à la conception de formations en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+                <w:t xml:space="preserve">La (dé-)synchronisation des transitions dans un processus d'évaluation formative exécuté à distance : impact sur l'engagement des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur les EnvironnementsInformatiques pour l’Apprentissage Humain - EIAH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’ Education et la Formation, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306244v1</w:t>
+                <w:t xml:space="preserve">hal-02904155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La (dé-)synchronisation des transitions dans un processus d'évaluation formative exécuté à distance : impact sur l'engagement des étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Silvestre</w:t>
+                <w:t xml:space="preserve">Application des principes de l’ « evidence-based teaching » à la conception de formations en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les EnvironnementsInformatiques pour l’Apprentissage Humain - EIAH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’ Education et la Formation, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904155v1</w:t>
+                <w:t xml:space="preserve">hal-03306244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests internationaux de mécanique et outils de remédiation : une plateforme pour suivre le niveau d’acquis des concepts de vos étudiants.</w:t>
               </w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des 3 lois de Newton chez des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,411 +2397,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Changer les conceptions en mécanique des étudiants en L1 à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Brahim</w:t>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307380v1</w:t>
+                <w:t xml:space="preserve">hal-03444641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer les conceptions en mécanique des étudiants en L1 à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444641v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer les conceptions en mécanique des étudiants en L1 à l'Université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Brahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Bonnafé</w:t>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307382v1</w:t>
+                <w:t xml:space="preserve">hal-03444530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lamine</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444530v1</w:t>
+                <w:t xml:space="preserve">hal-03307380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un serious play en école d'ingénieur : perception et apport de l'aspect ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de trafic routier et caractéristiques: un jeu sérieux pour l’assimilation de concepts mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,64 +2960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3055,77 +3055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse grid simulation of dense fluidized bed: a dynamic subgrid drag model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,77 +3150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study of Fluidization Behavior of Geldart B, A/B and A Particles Using an Eulerian Multifluid Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulating Fluidized Bed Technology IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vicens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting gains and losses in conceptual test using Item Response Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0106396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevphyseducres.14.020116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauerheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nascimento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagust&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hilliger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huilier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Harang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alincourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Even" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lasance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Praseuth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/apprendre-apprendre-un-peu-psychologie-cognitive-pour-pros-qui-veulent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-et-former-psychologie-appliquee-et-pedagogies-actives-secondaire-superieur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4641271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-dans-superieur-methodologie-et-pedagogies-actives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0106396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevphyseducres.14.020116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauerheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nascimento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagust&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hilliger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huilier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Harang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alincourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Even" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lasance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Praseuth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/apprendre-apprendre-un-peu-psychologie-cognitive-pour-pros-qui-veulent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-et-former-psychologie-appliquee-et-pedagogies-actives-secondaire-superieur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4641271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-dans-superieur-methodologie-et-pedagogies-actives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>