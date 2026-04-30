--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -308,235 +308,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Learning Analytics Can Help Orchestration of Formative Assessment? Data-driven recommendations for Technology-Enhanced Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small lab debates: a simple way to engage your students in the scientific experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Nabil Lamrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TLT.2023.3265528⟩</w:t>
+              <w:t xml:space="preserve">Physics Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.746-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/5.0106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069591v1</w:t>
+                <w:t xml:space="preserve">hal-04317143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small lab debates: a simple way to engage your students in the scientific experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Learning Analytics Can Help Orchestration of Formative Assessment? Data-driven recommendations for Technology-Enhanced Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Lamrani</w:t>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (9), pp.746-749. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.804-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/5.0106396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2023.3265528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317143v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify the efficiency of a pedagogical intervention with a single question</w:t>
               </w:r>
@@ -1481,330 +1481,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
+              <w:t xml:space="preserve">EC-TEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289228v1</w:t>
+                <w:t xml:space="preserve">hal-03396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396211v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.46-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1905,247 +1905,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des principes de l’ « evidence-based teaching » à la conception de formations en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+                <w:t xml:space="preserve">Tests internationaux de mécanique et outils de remédiation : une plateforme pour suivre le niveau d’acquis des concepts de vos étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delvare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Génevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306244v1</w:t>
+                <w:t xml:space="preserve">hal-03241735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests internationaux de mécanique et outils de remédiation : une plateforme pour suivre le niveau d’acquis des concepts de vos étudiants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+                <w:t xml:space="preserve">Application des principes de l’ « evidence-based teaching » à la conception de formations en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241735v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des 3 lois de Newton chez des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer les conceptions en mécanique des étudiants en L1 à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer les conceptions en mécanique des étudiants en L1 à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que comprennent nos étudiants de la mécanique Newtonienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un serious play en école d'ingénieur : perception et apport de l'aspect ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de trafic routier et caractéristiques: un jeu sérieux pour l’assimilation de concepts mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse grid simulation of dense fluidized bed: a dynamic subgrid drag model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study of Fluidization Behavior of Geldart B, A/B and A Particles Using an Eulerian Multifluid Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vicens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
@@ -3726,51 +3726,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messaoui, Anita; Pélissier, Chrysta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’approche par compétences : Théories et pratiques pour l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, A paraître, Design Numérique, 978-2-38542-335-3</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, 2024, Design Numérique, 978-2-38542-335-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0106396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevphyseducres.14.020116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauerheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nascimento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagust&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hilliger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huilier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Harang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alincourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Even" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lasance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Praseuth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/apprendre-apprendre-un-peu-psychologie-cognitive-pour-pros-qui-veulent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-et-former-psychologie-appliquee-et-pedagogies-actives-secondaire-superieur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4641271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-dans-superieur-methodologie-et-pedagogies-actives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0106396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevphyseducres.14.020116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauerheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.02.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nascimento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagust&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hilliger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferrettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delvare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huilier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Brahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Harang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alincourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Even" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lasance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Praseuth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/apprendre-apprendre-un-peu-psychologie-cognitive-pour-pros-qui-veulent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-et-former-psychologie-appliquee-et-pedagogies-actives-secondaire-superieur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4641271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/prepas-concours/enseigner-dans-superieur-methodologie-et-pedagogies-actives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Aliferis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>