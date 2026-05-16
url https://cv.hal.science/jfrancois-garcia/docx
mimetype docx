--- v0 (2026-03-27)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,528 +234,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage intergénérationnel et communautés de pratique dans un contexte de digitalisation des activités de travail : le cas d’une entreprise publique en mutation</w:t>
+                <w:t xml:space="preserve">Recrutement : l'entreprise peut-elle s'inspirer du sport de haut niveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Harvard business review France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026024v1</w:t>
+                <w:t xml:space="preserve">hal-05409741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t>
+                <w:t xml:space="preserve">Apprentissage intergénérationnel et communautés de pratique dans un contexte de digitalisation des activités de travail : le cas d’une entreprise publique en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Valax</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.135.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03548515v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’intelligence collective grâce à l’empowerment des individus. Enseignements tirés du cas d’une organisation ferroviaire</w:t>
+                <w:t xml:space="preserve">La transformation digitale, un levier d’apprentissage intergénérationnel : le cas de la branche SNCF Réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.395.0015⟩</w:t>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (49), pp.52-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.049.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149695v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03548515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les talents des non-cadres par une politique d’intégration des primo-arrivants : le cas d’une entreprise publique en mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer l’intelligence collective grâce à l’empowerment des individus. Enseignements tirés du cas d’une organisation ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Brillet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.137.0203⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gestion 2000, 39, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.395.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955391v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développer les talents des non-cadres par une politique d’intégration des primo-arrivants : le cas d’une entreprise publique en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.203-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.137.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions de réussite d’une politique d’intégration et développement des compétences : cas d’une entreprise publique en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (6), pp.105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.088.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -765,51 +834,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Big Quit” in post-Covid pandemic: The liquid employees facing organizational consumerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -858,92 +927,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sorreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Cagliari, Jul 2023, Cagliari, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2024.232bp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Quit after Covid-19 : The ambivalences of liquid employees facing a consumerist work relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1002,156 +1071,94 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th Annual Meeting of the Academy of Management (AOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
-      <w:tr>
-[...60 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les supporters du Stade Malherbe Caen donnent une leçon de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
@@ -1363,51 +1370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.088.0105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sorreda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.049.0052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.088.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.232bp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>