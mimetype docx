--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -498,239 +498,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t>
+                <w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394254v1</w:t>
+                <w:t xml:space="preserve">hal-01222045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t>
+                <w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222045v1</w:t>
+                <w:t xml:space="preserve">hal-01394254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émersions sensorielles</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobileHCI '20: 22nd International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Oldenburg / Virtual, Germany. pp.1-12, </w:t>
@@ -1654,326 +1654,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dišimo: Anchoring Our Breath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Biofeedback Sharing, Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '18 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">WellComp - UbiComp/ISWC’18 Adjunct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170427.3186517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3267305.3267701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720265v1</w:t>
+                <w:t xml:space="preserve">hal-01861830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Biofeedback Sharing, Opportunities and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Narrative in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilad Ostrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellComp - UbiComp/ISWC’18 Adjunct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">MUM 2018 Proceedings of the 17th International Conference on Mobile and Ubiquitous Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cairo, Egypt. pp.463-467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3267305.3267701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3282894.3289740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861830v1</w:t>
+                <w:t xml:space="preserve">hal-01971380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Narrative in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilad Ostrin</w:t>
+                <w:t xml:space="preserve">Dišimo: Anchoring Our Breath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUM 2018 Proceedings of the 17th International Conference on Mobile and Ubiquitous Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cairo, Egypt. pp.463-467, </w:t>
+              <w:t xml:space="preserve">CHI '18 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3282894.3289740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971380v1</w:t>
+                <w:t xml:space="preserve">hal-01720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Teegi’s so Cute!”: Assessing the Pedagogical Potential of an Interactive Tangible Interface for Schoolchildren</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDC 2018 - 17th Interaction Design and Children Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,403 +2304,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bonnet-Save</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International BCI Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527748v1</w:t>
+                <w:t xml:space="preserve">hal-01484574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484574v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet-Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International BCI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527752v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner Garden: Connecting Inner States to a Mixed Reality Sandbox for Mindfulness</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '17 - International Conference of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETIS - European Tangible Interaction Studio Winter School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Jan 2016, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Sol Roo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Mental Health - CHI '16 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3802,77 +3802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.381-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,391 +4207,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
+                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mühl</w:t>
+                <w:t xml:space="preserve">Léonard Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881756v1</w:t>
+                <w:t xml:space="preserve">hal-00982782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
+                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Pommereau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
+              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982782v1</w:t>
+                <w:t xml:space="preserve">hal-01025621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
+                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025621v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4603,277 +4603,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International BCI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t>
+              <w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796754v1</w:t>
+                <w:t xml:space="preserve">hal-01794900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Christophe</w:t>
+                <w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International BCI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t>
+              <w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794900v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards congruent BCI feedback</w:t>
               </w:r>
@@ -4885,64 +4885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Sol Roo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>