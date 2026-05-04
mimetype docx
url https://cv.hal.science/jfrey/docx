--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1062,260 +1062,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Assessment of a Biofeedback Breathing Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroadaptive Technologies, NAT'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zander Labs GmbH; Brandenburg University of Technology, Oct 2022, Lübbenau, Germany</w:t>
+              <w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805542v1</w:t>
+                <w:t xml:space="preserve">hal-03787060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Probabilistic Data-driven Model for Adaptive BCI Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
+                <w:t xml:space="preserve">Large-Scale Assessment of a Biofeedback Breathing Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mattout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAT 2022 - 3rd Neuroadaptive Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lubenaü, Germany</w:t>
+              <w:t xml:space="preserve">Neuroadaptive Technologies, NAT'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zander Labs GmbH; Brandenburg University of Technology, Oct 2022, Lübbenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787060v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased feedback influences learning of Motor Imagery BCI</w:t>
               </w:r>
@@ -1654,1053 +1654,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Biofeedback Sharing, Opportunities and Challenges</w:t>
+                <w:t xml:space="preserve">Breeze: Sharing Biofeedback Through Wearable Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Grabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronit Slyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellComp - UbiComp/ISWC’18 Adjunct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3267305.3267701⟩</w:t>
+              <w:t xml:space="preserve">CHI '18 - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3174219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861830v1</w:t>
+                <w:t xml:space="preserve">hal-01708620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Narrative in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilad Ostrin</w:t>
+                <w:t xml:space="preserve">Dišimo: Anchoring Our Breath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUM 2018 Proceedings of the 17th International Conference on Mobile and Ubiquitous Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '18 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3282894.3289740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01971380v1</w:t>
+                <w:t xml:space="preserve">hal-01720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dišimo: Anchoring Our Breath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Biofeedback Sharing, Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '18 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WellComp - UbiComp/ISWC’18 Adjunct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3267305.3267701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170427.3186517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720265v1</w:t>
+                <w:t xml:space="preserve">hal-01861830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Teegi’s so Cute!”: Assessing the Pedagogical Potential of an Interactive Tangible Interface for Schoolchildren</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baraudon</w:t>
+                <w:t xml:space="preserve">Interactive Narrative in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilad Ostrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDC 2018 - 17th Interaction Design and Children Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. </w:t>
+              <w:t xml:space="preserve">MUM 2018 Proceedings of the 17th International Conference on Mobile and Ubiquitous Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cairo, Egypt. pp.463-467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3202185.3202731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3282894.3289740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804324v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Biofeedback with a Tangible Interface Designed for Relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Teegi’s so Cute!”: Assessing the Pedagogical Potential of an Interactive Tangible Interface for Schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ramadour</w:t>
+                <w:t xml:space="preserve">Charlotte Baraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006961200540063⟩</w:t>
+              <w:t xml:space="preserve">IDC 2018 - 17th Interaction Design and Children Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3202185.3202731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861829v1</w:t>
+                <w:t xml:space="preserve">hal-01804324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeze: Sharing Biofeedback Through Wearable Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Biofeedback with a Tangible Interface Designed for Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ramadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '18 - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3174219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006961200540063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708620v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484574v1</w:t>
+                <w:t xml:space="preserve">hal-01527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet-Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International BCI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527752v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International BCI Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527748v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner Garden: Connecting Inner States to a Mixed Reality Sandbox for Mindfulness</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Teegi, il est trop beau »: Exemple d'évaluation du potentiel pédagogique d'une interface tangible interactive pour enfants en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,815 +3783,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157890v1</w:t>
+                <w:t xml:space="preserve">hal-01157896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Monitoring as an Easy Way to Increase Engagement in Human-Agent Interaction</w:t>
+                <w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090544v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointing in Spatial Augmented Reality from 2D Pointing Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heart Rate Monitoring as an Easy Way to Increase Engagement in Human-Agent Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153647v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Wobrock</w:t>
+                <w:t xml:space="preserve">Pointing in Spatial Augmented Reality from 2D Pointing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.381-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157896v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
+                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Pommereau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
+              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982782v1</w:t>
+                <w:t xml:space="preserve">hal-01025621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
+                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025621v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
+                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mühl</w:t>
+                <w:t xml:space="preserve">Léonard Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881756v1</w:t>
+                <w:t xml:space="preserve">hal-00982782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4603,277 +4603,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Christophe</w:t>
+                <w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International BCI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t>
+              <w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794900v2</w:t>
+                <w:t xml:space="preserve">hal-01796754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Inference for Adaptive BCI: application to the P300 Speller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International BCI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Asilomar, United States. , 2018</w:t>
+              <w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796754v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards congruent BCI feedback</w:t>
               </w:r>
@@ -4885,64 +4885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner Garden, interface tangible pour une approche sensorielle et poétique du biofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ramadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>