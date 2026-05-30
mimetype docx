--- v2 (2026-05-04)
+++ v3 (2026-05-30)
@@ -498,239 +498,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t>
+                <w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222045v1</w:t>
+                <w:t xml:space="preserve">hal-01394254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based neuroergonomics for 3D user interfaces: opportunities and challenges</w:t>
+                <w:t xml:space="preserve">Classifying EEG Signals during Stereoscopic Visualization to Estimate Visual Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/2758103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394254v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émersions sensorielles</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobileHCI '20: 22nd International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Oldenburg / Virtual, Germany. pp.1-12, </w:t>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDC 2018 - 17th Interaction Design and Children Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,403 +2304,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bonnet-Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International BCI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527752v1</w:t>
+                <w:t xml:space="preserve">hal-01527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Flow in an EEG-based Brain Computer Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International BCI Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527748v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Outreach with Teegi, a Tangible EEG Interface to Talk about Neurotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endowing the Machine with Active Inference: A Generic Framework to Implement Adaptive BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Joffily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mattout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '17 Interactivity - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroAdaptive Technology Conference '17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3027063.3052971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484574v1</w:t>
+                <w:t xml:space="preserve">hal-01527752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner Garden: Connecting Inner States to a Mixed Reality Sandbox for Mindfulness</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '17 - International Conference of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI ’16 - Tangible, Embedded and Embodied Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in EEG-based neuroergonomics for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,520 +3290,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Heart Rate Sensing and Projection to Renew Traditional Board Games and Foster Social Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introspectibles: Tangible Interaction to Foster Introspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Sol Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '16 Extended Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing and Mental Health - CHI '16 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273938v1</w:t>
+                <w:t xml:space="preserve">hal-01288336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented Human Experience: Spatial Augmented Reality and Physiological Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Sol Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETIS - European Tangible Interaction Studio Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Jan 2016, Fribourg, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251014v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of an open-hardware electroencephalography amplifier with medical grade device in brain-computer interface applications</w:t>
+                <w:t xml:space="preserve">Remote Heart Rate Sensing and Projection to Renew Traditional Board Games and Foster Social Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '16 Extended Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2892391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328427v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Human Experience: Spatial Augmented Reality and Physiological Computing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework for Electroencephalography-based Evaluation of User Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETIS - European Tangible Interaction Studio Winter School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '16 - SIGCHI Conference on Human Factors in Computing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481762v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introspectibles: Tangible Interaction to Foster Introspection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of an open-hardware electroencephalography amplifier with medical grade device in brain-computer interface applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Mental Health - CHI '16 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288336v1</w:t>
+                <w:t xml:space="preserve">hal-01328427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Mental Effort Evaluation during 3D Object Manipulation Tasks based on Brain and Physiological Signals</w:t>
               </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Graeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.472-487, </w:t>
@@ -3936,77 +3936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Visual Comfort in Stereoscopic Displays Using Electroencephalography: A Proof-of-Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.354-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.381-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,391 +4207,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
+                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
+              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025621v1</w:t>
+                <w:t xml:space="preserve">hal-00881756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Use of Electroencephalography as an Evaluation Method for Human-Computer Interaction</w:t>
+                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Mühl</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyCS - International Conference on Physiological Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004708102140223⟩</w:t>
+              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881756v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Zone of Comfort in Stereoscopic Displays using EEG</w:t>
+                <w:t xml:space="preserve">Teegi: Tangible EEG Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Pommereau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '14 Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2041-2046, </w:t>
+              <w:t xml:space="preserve">UIST-ACM User Interface Software and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2559206.2581191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2642918.2647368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982782v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Sol Roo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233170v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Frey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeety Pramij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3113854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396876v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5d5c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02397947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2758103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2015.1009580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05268313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Yousefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamira Gabriela Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pariente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagorce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02501375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Ostrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Grabli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol Roo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cinquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403562" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Slyper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267701" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282894.3289740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3202185.3202731" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ramadour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006961200540063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet-Save" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3052971" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305799v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2839462.2839486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481762v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892391" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wobrock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Graeff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_35" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004708102140223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Pommereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2581191" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642918.2647368" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119144977.ch5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>